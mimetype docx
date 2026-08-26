--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Большинство прохожих реагировали точно так же, и лишь одна старушка не выдержала. Качая головой, она горестно вздохнула: «Бедное дитя… Такой молодой, а уже умом тронулся». Видя, что на парне и одежды-то путной нет — нацепил на себя несколько чи1 рванья и шатается повсюду, — она тут же рассудила: видать, родная матушка померла рано, а отец привел в дом злобную мачеху, которая и изводит дитя от первой жены.</w:t>
+        <w:t>Большинство прохожих реагировали точно так же, и лишь одна старушка не выдержала. Качая головой, она горестно вздохнула: «Бедное дитя… Такой молодой, а уже умом тронулся». Видя, что на парне и одежды-то путной нет — нацепил на себя несколько чи1 рванья и шатается повсюду, — она тут же рассудила: видимо, родная матушка померла рано, а отец привел в дом злобную мачеху, которая и изводит дитя от первой жены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Кунмин возвел очи к небу, хотя увидел лишь потолок комнаты, а вовсе не небесный свод.</w:t>
+        <w:t>Шэнь Кунмин возвел глаза к небу, хотя увидел лишь потолок комнаты, а вовсе не небесный свод.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он молча прижал ладонь к фамильному великому мечу на поясе, внутренне поклявшись, что ни за что не посрамит славное имя предков своего наставника.</w:t>
+        <w:t>Он молча прижал ладонь к фамильному великому мечу на поясе, внутренне поклявшись, что ни за что не опозорит славное имя предков своего наставника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,83 +4270,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Открыто, у всех на виду, при ясном небе расхаживать повсюду с орудием убийства — истинный головорез!</w:t>
-[...31 lines deleted...]
-        <w:t>«Ах, такой молодой, а убийственной ауры в нем — хоть отбавляй! Вы только посмотрите на эти глаза, на эти брови, на этот взгляд… Так смотрят только на мертвецов! О небеса милостивые, сейчас меня убьют и на закуску пустят! А этот лютый бандит еще и прикидывается, мол, есть людей нехорошо. Какое лицемерие! Сыновний долг я не исполнил, не сберег твою старость, матушка, но ты только не убивайся по мне, о-хо-хо …»</w:t>
+        <w:t>Открыто, у всех на виду, при ясном небе расхаживать повсюду с орудием убийства — истинный преступник!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ах, такой молодой, а убийственной ауры в нем — хоть отбавляй! Вы только посмотрите на эти глаза, на эти брови, на этот взгляд… Так смотрят только на мертвецов! О небеса милостивые, сейчас меня убьют и на закуску пустят! А этот свирепый бандит еще и прикидывается, мол, есть людей нехорошо. Какое лицемерие! Сыновний долг я не исполнил, не сберег твою старость, матушка, но ты только не убивайся по мне, о-хо-хо …»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лютый бандит! Людоед!</w:t>
+        <w:t>Свирепый бандит! Людоед!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он решительно не понимал, что здесь происходит. Неужто наставник слишком долго засиделся в горах и отстал от мирской моды, позабыв растолковать, что нынче за обед принято не отдавать деньги, а забирать их?</w:t>
+        <w:t>Он решительно не понимал, что здесь происходит. Неужели наставник слишком долго засиделся в горах и отстал от мирской моды, позабыв растолковать, что нынче за обед принято не отдавать деньги, а забирать их?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5262,51 +5262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот миг шеф-повар Вантинчуня вдруг отчетливо осознал, что безмерно стар. Пожалуй, ему следовало бы умыть руки, вернуться домой, нянчить внуков да мирно доживать свой век. Как назло, сын его так и не сподобился подарить ему внука… Знать бы заранее, стоило позволить непутевому сыну взять прелестную наложницу…</w:t>
+        <w:t>В этот миг шеф-повар Вантинчуня вдруг отчетливо осознал, что безмерно стар. Пожалуй, ему следовало бы умыть руки, вернуться домой, нянчить внуков да мирно доживать свой век. Как назло, сын его так и не сумел подарить ему внука… Знать бы заранее, стоило позволить непутевому сыну взять прелестную наложницу…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5326,51 +5326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Небеса! И впрямь лютый головорез, крабов прямо с панцирем ест!»</w:t>
+        <w:t>«Небеса! И впрямь свирепый головорез, крабов прямо с панцирем ест!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,51 +6286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И пускай это название звучало нежно и манерно, словно забава, придуманная девицами в покоях от нечего делать для разгона тоски, на деле же приемы стиля отличались лютой беспощадностью. Каждое движение таило в себе вязкую внутреннюю силу, способную разъедать кости и точить костный мозг. Прими ты такой удар кулаком или ногой в полную силу, и какое бы высокое мастерство у тебя ни было, внутренних ран не избежать: в лучшем случае будешь харкать кровью, в худшем — испустишь дух на месте.</w:t>
+        <w:t>И пускай это название звучало нежно и манерно, словно забава, придуманная девицами в покоях от нечего делать для разгона тоски, на деле же приемы стиля отличались жесстокой беспощадностью. Каждое движение таило в себе вязкую внутреннюю силу, способную разъедать кости и точить костный мозг. Прими ты такой удар кулаком или ногой в полную силу, и какое бы высокое мастерство у тебя ни было, внутренних ран не избежать: в лучшем случае будешь харкать кровью, в худшем — испустишь дух на месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6382,51 +6382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>То было неведомое доселе искусство перемещения. С виду юноша не совершил ни одного лишнего движения, однако сам шаг вышел на редкость причудливым, неуловимым и загадочным.</w:t>
+        <w:t>То было неизвестное доселе искусство перемещения. С виду юноша не совершил ни одного лишнего движения, однако сам шаг вышел на редкость причудливым, неуловимым и загадочным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6606,51 +6606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Неужто это его уловка? До чего же подлая тактика!»</w:t>
+        <w:t>«Неужели это его уловка? До чего же подлая тактика!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, толпившийся поодаль люд слов толком разобрать не мог. Обыватели лишь смутно улавливали, что в зале идет нешуточный бой, а «лютый бандит» то и дело выкрикивает похвалы да признает чужую силу. Решив, будто разбойник просто-напросто молит воительницу Чу о пощаде, горожане изрядно повеселели: выходит, и сегодня Янчжоу под крылом Саньфэньу пребудет в мире и покое.</w:t>
+        <w:t>Впрочем, толпившийся поодаль люд слов толком разобрать не мог. Обыватели лишь смутно улавливали, что в зале идет нешуточный бой, а «свирепый бандит» то и дело выкрикивает похвалы да признает чужую силу. Решив, будто разбойник просто-напросто молит воительницу Чу о пощаде, горожане изрядно повеселели: выходит, и сегодня Янчжоу под крылом Саньфэньу пребудет в мире и покое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6990,51 +6990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот только когда мгновением позже народ хлынул внутрь заведения, горя желанием узреть жалкие останки «лютого разбойника», все как один остолбенели.</w:t>
+        <w:t>Вот только когда мгновением позже народ хлынул внутрь заведения, горя желанием узреть жалкие останки «свирепого разбойника», все как один остолбенели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7982,83 +7982,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«До чего же странные порядки у подножия гор…» — молодой воин Фэй, сытый по горло и вдоволь навоевавшийся, погрузился в раздумья. Как ни крути, а уходить не расплатившись за обед было в корне неправильно. И он спросил у управляющего Хэ:</w:t>
-[...31 lines deleted...]
-        <w:t>— Наставник учил, что за еду всегда положено платить. Ты наотрез отказываешься брать мои деньги, неужто ты меня ни во что не ставишь?</w:t>
+        <w:t>«До чего же странные порядки у подножия гор…» — молодой воин Фэй, сытый по горло и вдоволь навоевавшийся, погрузился в раздумья. Как бы то ни было, а уходить не расплатившись за обед было в корне неправильно. И он спросил у управляющего Хэ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник учил, что за еду всегда положено платить. Ты наотрез отказываешься брать мои деньги, неужели ты меня ни во что не ставишь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>