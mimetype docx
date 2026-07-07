--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -334,115 +334,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Учитель… — он резко сжал пальцы, не смея выпустить чужую руку, однако спустя мгновение всё-таки ослабил хватку, испугавшись причинить боль. Его кадык судорожно дёрнулся. — Я не мудрый правитель. Вы всё ещё нужны мне.</w:t>
-[...63 lines deleted...]
-        <w:t>— Я нужен тебе, чтобы стать мудрым правителем? — тёмные глаза Се Вэня были обращены на него, глубокие и непостижимые, словно тихий пруд. — Устранить инакомыслящих, возвысить доверенных сторонников, сфабриковать обвинения — нынешний двор и вся страна давно уже стали местом, где всё решает лишь слово Вашего Величества. После того как я взвалил бы на себя всю вину и скоропостижно скончался, оставив вам прямой и гладкий путь до самого неба, что ещё от меня может быть нужно Вашему Величеству?</w:t>
+        <w:t>— Учитель… — Он резко сжал пальцы, не смея выпустить чужую руку, однако спустя мгновение всё-таки ослабил хватку, испугавшись причинить боль. Его кадык судорожно дёрнулся. — Я не мудрый правитель. Вы всё ещё нужны мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я нужен тебе, чтобы стать мудрым правителем? — Тёмные глаза Се Вэня были обращены на него, глубокие и непостижимые, словно тихий пруд. — Устранение инакомыслящих, возвышение доверенных сторонников, сфабрикованные обвинения — нынешний двор и вся страна давно уже стали местом, где всё решает лишь слово вашего величества. После того как я взвалил бы на себя всю вину и скоропостижно скончался, оставив вам прямой и гладкий путь до самого неба, что ещё от меня может быть нужно вашему величеству?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Главный евнух Цуй Шэн поспешил навстречу, и вместе с вереницей младших евнухов они преданно ждали снаружи. Цуй Шэн шагнул вперёд, едва расшитый полог приподнялся, однако тут же застыл на месте, увидев, что их драгоценный император держит кого-то на руках. Плечи этого человека покрывала накидка Его Величества, и он был так хорошо спрятан в этих объятиях, что даже пряди волос было не разглядеть.</w:t>
+        <w:t>Главный евнух Цуй Шэн поспешил навстречу, и вместе с вереницей младших евнухов они преданно ждали снаружи. Цуй Шэн шагнул вперёд, едва расшитый полог приподнялся, однако тут же застыл на месте, увидев, что их драгоценный император держит кого-то на руках. Плечи этого человека покрывала накидка его величества, и он был так хорошо спрятан в этих объятиях, что даже пряди волос было не разглядеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цуй Шэн не осмеливался произнести ни слова, боясь потревожить сон императорского наставника или испортить настроение Его Величества. Вместе со свитой он проводил их до самого дворца. Лишь после того, как император внёс другого человека во внутренние покои, главный евнух наконец обернулся и отдал распоряжение остальным:</w:t>
+        <w:t>Цуй Шэн не осмеливался произнести ни слова, боясь потревожить сон императорского наставника или испортить настроение его величества. Вместе со свитой он проводил их до самого дворца. Лишь после того, как император внёс другого человека во внутренние покои, главный евнух наконец обернулся и отдал распоряжение остальным:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— За кого ты меня принимаешь? — он отдёрнул руку. — За своего наложника?</w:t>
+        <w:t>— За кого ты меня принимаешь? — Он отдёрнул руку. — За своего наложника?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Никакое лучшее снотворное или успокаивающие благовония не могли сравниться с тем чувством спокойствия, которое дарило присутствие Се Вэня в его постели. То необъяснимое чувство пустоты наконец отступило. Он нашёл своё лекарство, и даже если бы он просто просидел рядом до самого рассвета, в его сердце понемногу разрасталось бы счастье.</w:t>
+        <w:t>Никакое снотворное или успокаивающие благовония не могли сравниться с тем чувством спокойствия, которое дарило присутствие Се Вэня в его постели. То необъяснимое ощущение пустоты наконец отступило. Он нашёл своё лекарство, и даже если бы он просто просидел рядом до самого рассвета, в его сердце понемногу разрасталось бы счастье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ваше Величество, насчёт того человека в зале Цинъюй…</w:t>
+        <w:t>— Ваше величество, насчёт того человека в зале Цинъюй…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>