--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нефритовый лев больше тебя не узнаёт, — ворчала в голове Система. — Бедняжка, прямо как ребёнок, у которого разругались родители. Пускай этот паршивый император и откормил его до белой и пушистой шёрстки, но…</w:t>
+        <w:t>— Нефритовый лев больше тебя не узнаёт, — ворчала в голове Система. — Бедняжка, прямо как ребёнок, у которого разругались родители. Пускай этот собачий император и откормил его до белой и пушистой шёрстки, но…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ох, так это дворец Цзывэй? А я-то думал, императорский гарем! Хотел наставить величайшему человеку Поднебесной особенно яркие рога.</w:t>
+        <w:t>— Ох, так это дворец Цзывэй? Я думал, императорский гарем! Хотел наставить величайшему человеку Поднебесной особенно яркие рога.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Должно быть, вы с Чжоу Мянем приложили немало усилий, чтобы пробраться во дворец Цзывэй, не встревожив императорскую стражу. Однако твоя сообразительность внушает беспокойство. Давай поступим так: сегодня ночью ты спи спокойно, а завтра поменьше болтай. Мне нужен всего один день и одна ночь, и тогда я смогу полностью исчезнуть.</w:t>
+        <w:t>— Должно быть, вы с Чжоу Мянем приложили немало усилий, чтобы пробраться во дворец Цзывэй, не встревожив императорскую стражу. Но твоя сообразительность внушает беспокойство. Давай поступим так: сегодня ночью ты спи спокойно, а завтра поменьше болтай. Мне нужны всего один день и одна ночь, и тогда я смогу полностью исчезнуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Се Вэнь знал дворец Цзывэй не хуже других. Он тоже мог уйти под покровом ночи, не потревожив стражу, однако, если не обеспечить себе полного исчезновения, такой побег только спугнёт врага. А чтобы скрыться в месте, где Сяо Сюаньцяню будет нелегко его отыскать, требовалось как минимум один день и одна ночь. Это время ему необходимо было выиграть любой ценой.</w:t>
+        <w:t>Се Вэнь знал дворец Цзывэй не хуже других. Он тоже мог уйти под покровом ночи, не потревожив стражу, однако, если не обеспечить себе полного исчезновения, такой побег только спугнёт врага. А чтобы скрыться в месте, где Сяо Сюаньцяню будет нелегко его отыскать, требовались как минимум один день и одна ночь. Это время ему необходимо было выиграть любой ценой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Второй человек в повозке — Чжоу Мянь, командующий Тигриной гвардией, — вальяжно восседал напротив.</w:t>
+        <w:t>Второй человек в повозке — Чжоу Мянь, командующий Тигриной гвардией — вальяжно восседал напротив.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я понимаю, — Се Вэнь уже полностью сменил одежду. Сорвав остатки маскировки, он взглянул на пламя свечи. — Что с ним такое, в конце концов? Три года уже прошло. Какие ещё старые счёты он пытается со мной свести?</w:t>
+        <w:t>— Я понимаю. — Се Вэнь уже полностью сменил одежду. Сорвав остатки маскировки, он взглянул на пламя свечи. — Что с ним такое, в конце концов? Три года уже прошло. Какие ещё старые счёты он пытается со мной свести?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После этих слов он поспешно опустил голову и налил чаю. Пока повозка неслась вперёд, жидкость беспокойно плескалась в чашке.</w:t>
+        <w:t>После этих слов он поспешно опустил голову и налил чаю. Пока повозка неслась вперёд, жидкость беспокойно плескалась в чаше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Быстрее, чем я ожидал, — Се Вэнь принял у него чашу. — Цзыюэ, этой ночью я покину столицу и направлюсь прямиком в Цюнду*. Ты и так сделал более чем достаточно. Не рискуй больше.</w:t>
+        <w:t>— Быстрее, чем я ожидал. — Се Вэнь принял у него чашу. — Цзыюэ, этой ночью я покину столицу и направлюсь прямиком в Цюнду*. Ты и так сделал более чем достаточно. Не рискуй больше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В удушающей тишине Чжоу Мянь стиснул чашку и уже собирался подняться, однако Се Вэнь удержал его на месте. В просвете занавеси было видно, как у повозки напротив приподнялся полог с тёмной каймой и золотой подкладкой. Наружу ступил человек, до боли знакомый, тот, чьё появление здесь и сейчас было совершенно немыслимо.</w:t>
+        <w:t>В удушающей тишине Чжоу Мянь стиснул чашу и уже собирался подняться, однако Се Вэнь удержал его на месте. В просвете занавеси было видно, как у повозки напротив приподнялся полог с тёмной каймой и золотой подкладкой. Наружу ступил человек, до боли знакомый, тот, чьё появление здесь и сейчас было совершенно немыслимым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,179 +4430,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Похоже, момент для побега нам выпал не самый удачный, — произнёс Се Вэнь, глядя на Сяо Сюаньцяня. — Он тоже этого ждал.</w:t>
-[...127 lines deleted...]
-        <w:t>Его руку остановил Се Вэнь. Эти тонкие, изящные и мягкие на вид пальцы легли поверх чужой ладони с почти непреодолимой силой. Взгляд Се Вэня сперва упал на одинокую карету, а затем и на бессчисленные чёрные тени, сгустившиеся позади неё.</w:t>
+        <w:t>— Похоже, момент для побега нам выпал не самый удачный, — произнёс Се Вэнь, глядя прямо на Сяо Сюаньцяня. — Он тоже этого ждал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё это время он испытывал не тебя, а меня. — Чжоу Мянь стиснул зубы, в его глазах вспыхнули искры, а ладонь невольно легла на рукоять меча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его руку остановил Се Вэнь. Эти тонкие, изящные и мягкие на вид пальцы легли поверх чужой ладони с почти непреодолимой силой. Взгляд Се Вэня сперва упал на одинокую карету, а затем и на бесчисленные чёрные тени, сгустившиеся позади неё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Сюаньцянь тоже смотрел на него. Волчонок, казалось, ждал целую вечность. Он с усилием стряхнул оцепенение, снова и снова сомневаясь, не было ли это ещё одной из бесчисленных иллюзий и кошмаров, терзавших его последние тысячу дней и ночей. Дыхание его пропиталось ледяным холодом с привкусом крови.</w:t>
+        <w:t>Сяо Сюаньцянь тоже смотрел на него. Волчонок, казалось, ждал целую вечность. Он с усилием стряхнул оцепенение, снова и снова сомневаясь, не было ли это очередной иллюзией или кошмаром, что терзали его последнюю тысячу дней и ночей. Дыхание отдавало ледяным холодом с привкусом крови.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ваше Величество.</w:t>
+        <w:t>— Ваше величество.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5374,115 +5374,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2. Из собачьей пасти слоновой кости не выронить (狗嘴里吐不出象牙来) — поговорка, означающая «от дурного человека хороших слов не дождёшься».</w:t>
-[...63 lines deleted...]
-        <w:t>4. Цюнду (琼都, Qióngdū) — дословно «Нефритовая столица», географическое название, столица региона.</w:t>
+        <w:t>2. Похититель цветов (采花贼, cǎihuā zéi) — буквально «вор, крадущий цветы»; устойчивое название соблазнителя или насильника, который тайно проникает к женщинам, чтобы обесчестить их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Из собачьей пасти слоновой кости не выронить — поговорка, означающая «от дурного человека хороших слов не дождёшься».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Хуайюй (怀玉, Huáiyù) — второе, вежливое имя Се Вэня. В древнем Китае помимо основного имени (мин) мужчинам давали второе имя (цзы) по достижении совершеннолетия. Его использовали близкие и друзья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5. Цюнду (琼都, Qióngdū) — дословно «Нефритовая столица», географическое название, столица региона.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>