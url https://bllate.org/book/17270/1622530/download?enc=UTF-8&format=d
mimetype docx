--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -1294,115 +1294,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К тому же, будь перед ним действительно господин Се Вэнь, то даже без всяких проверок тот выглядел бы куда проницательнее, а не выказывал вместо этого трусость и робость, подобно этому каллиграфу из борделя.</w:t>
-[...63 lines deleted...]
-        <w:t>— Шифу*, боюсь, это и правда не он, — подтвердил его мысли младший евнух. — На лице также нет следов маски из человеческой кожи. Если не верите, я могу проверить на ощупь.</w:t>
+        <w:t>К тому же, будь перед ним действительно господин Се Вэнь, то даже без всяких проверок тот выглядел бы куда проницательнее, а не выказывал бы вместо этого трусость и робость, подобно этому каллиграфу из борделя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шифу*, боюсь, это и правда не он, — подтвердил его мысли младший евнух. — На лице также нет следов маски из человеческой кожи. Для убедительности я могу проверить на ощупь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже если шанс был всего лишь один из тысячи, к человеку с настолько деликатным положением нельзя было прикасаться бездумно. Цуй Шэн отличался крайней осторожностью. Хотя настоящую цель до сих пор не нашли и вместо этого переловили немало беглецов в масках из человеческой кожи, он продолжал сохранять бдительность.</w:t>
+        <w:t>Даже если шанс был всего один из тысячи, к человеку с настолько деликатным положением нельзя было прикасаться бездумно. Цуй Шэн отличался крайней осторожностью. Хотя настоящую цель до сих пор не нашли и вместо этого переловили немало беглецов в масках из человеческой кожи, он продолжал сохранять бдительность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рука мужчины соскользнула с плеча внутрь, прижимаясь к прохладной коже, а пальцы легли вдоль линии челюсти. Се Вэнь прекрасно знал, что именно тот ищет — край обычной маски из человеческой кожи.</w:t>
+        <w:t>Рука мужчины соскользнула с плеча под ворот, прижимаясь к прохладной коже, а пальцы легли вдоль линии челюсти. Се Вэнь прекрасно знал, что именно тот ищет — край обычной маски из человеческой кожи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако терпение у этого волчонка, похоже, значительно улучшилось. Судя по тону Цуй Шэна, Сяо Сюаньцянь уже давно терял самообладание, и тем не менее сразу делать выводы не стал. Вместо этого он переместил руку, коснувшись пальцами затылка юноши.</w:t>
+        <w:t>Однако терпения у этого волчонка, похоже, значительно прибавилось. Судя по тону Цуй Шэна, Сяо Сюаньцянь уже давно терял самообладание, и тем не менее сразу делать выводы не стал. Вместо этого он переместил руку, коснувшись пальцами затылка юноши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молодой человек не собирался оправдываться и что-либо объяснять, вместо этого изобразив полную растерянность.</w:t>
+        <w:t>Молодой человек не стал оправдываться и что-либо объяснять, вместо этого изобразив полную растерянность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,51 +3918,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что вы об этом думаете, Ваше Величество?..</w:t>
+        <w:t>— Что вы об этом думаете, ваше величество?..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это не он, — Сяо Сюаньцянь прижал пальцы к вискам и закрыл глаза. — Но здесь что-то не так.</w:t>
+        <w:t>— Это не он. — Сяо Сюаньцянь прижал пальцы к вискам и закрыл глаза. — Но здесь что-то не так.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5214,83 +5214,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Примечания:</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>