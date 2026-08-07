--- v0 (2026-05-21)
+++ v1 (2026-08-07)
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он прижал Се Вэня к столу — тому самому, за которым тот обычно читал и писал. Рисовая бумага была разорвана в клочья, чернила пропитали рукава. Сжимая его хрупкие плечи, Сяо Сюаньцянь почти ощущал вкус опьяняющего наслаждения.</w:t>
+        <w:t>Он прижал Се Вэня к столу — тому самому, за которым тот обычно читал и писал. Рисовая бумага была разорвана в клочья, чернила пропитали рукава. Сжимая его хрупкие плечи, Сяо Сюаньцянь практически ощущал вкус опьяняющего наслаждения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как можно? Ваше Величество, вы наш повелитель, истинный Сын Неба. Кроме того… тогдашние события никто не мог предвидеть. Господин Се ведь уже три года как…</w:t>
+        <w:t>— Как можно? Ваше величество, вы наш повелитель, истинный Сын Неба. Кроме того… тогдашние события никто не мог предвидеть. Господин Се ведь уже три года как…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2942,51 +2942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я за тебя переживаю! — фыркнула Тунтун и принялась разглядывать его необычайно красивое, но теперь совершенно иное лицо. — Даже с той маской, что я тебе дала, за эти два года ты оставил немало следов. И этот паршивый император ведёт себя странно: то оправдывает тебя, то заново похоронные обряды устраивает. Тебе не страшно?</w:t>
+        <w:t>— Я за тебя переживаю! — фыркнула Тунтун и принялась разглядывать его необычайно красивое, но теперь совершенно иное лицо. — Даже с той маской, что я тебе дала, за эти два года ты оставил немало следов. И этот собачий император ведёт себя странно: то оправдывает тебя, то заново похоронные обряды устраивает. Тебе не страшно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3326,51 +3326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тунтун сразу же вспомнила непредсказуемый и переменчивый нрав паршивого императора.</w:t>
+        <w:t>Тунтун сразу же вспомнила непредсказуемый и переменчивый нрав собачьего императора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3710,51 +3710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Се Вэнь коснулся края чашки.</w:t>
+        <w:t>Се Вэнь коснулся края чаши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3838,115 +3838,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Все развратники ведут себя одинаково, взглядом так и пожирают. Но… — Тунтун подняла взгляд и оглядела мужчину несколько раз, — разве Сяо Сюаньцянь не смотрит на тебя так же? Когда ваши взгляды встречаются, тебя будто пригвождает к месту. Может, возьмёшь да соблазнишь его? Вдруг вспыхнут старые чувства…</w:t>
-[...63 lines deleted...]
-        <w:t>— Пепел не разгорается вновь. — Се Вэнь повертел крышку чашки, и пальцы его неосознанно напряглись, совсем как пару лет назад, когда тот человек сжимал его запястья, натянутые до предела, словно готовая лопнуть струна. — От одной мысли о таких вещах всё тело сжимается от боли.</w:t>
+        <w:t>— Все развратники ведут себя одинаково, взглядом так и пожирают. Но… — Тунтун подняла взгляд и оглядела мужчину несколько раз. — Разве Сяо Сюаньцянь не смотрит на тебя так же? Когда ваши взгляды встречаются, тебя будто пригвождает к месту. Может, возьмёшь да соблазнишь его? Вдруг вспыхнут старые чувства…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пепел не разгорается вновь. — Се Вэнь повертел крышку чаши, и пальцы его неосознанно напряглись, совсем как пару лет назад, когда тот человек сжимал его запястья, натянутые до предела, словно готовая лопнуть струна. — От одной мысли о таких вещах всё тело сжимается от боли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4030,115 +4030,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И что тогда делать? Я же носом чую: этот паршивый император точно идёт за тобой. Может, уже понял, что ты инсценировал смерть? Но моё зелье «мнимой смерти» опережает своё время, он не мог тогда заметить… Неужто пришло в голову раскопать твою могилу?</w:t>
-[...63 lines deleted...]
-        <w:t>— Хм, — собеседник на мгновение задумался и даже серьёзно добавил: — То-то у меня последнее время глаз дёргается. Вот откуда было плохое предчувствие.</w:t>
+        <w:t>— И что тогда делать? Я же носом чую: этот собачий император точно идёт за тобой. Может, уже понял, что ты инсценировал смерть? Но моё зелье «мнимой смерти» опережает своё время, он не мог тогда заметить… Неужели ему пришло в голову раскопать твою могилу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм. — Собеседник на мгновение задумался и даже серьёзно добавил: — То-то у меня последнее время глаз дёргается. Вот откуда было плохое предчувствие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4286,51 +4286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Оправдание, похоронные обряды — всё это лишь прощупывание почвы. Чем громче новости, тем больше паники они сеют и тем больше глаз следит за любым движением. Нам следует быть осторожнее.</w:t>
+        <w:t>— Очищение репутации, похоронные обряды — всё это лишь прощупывание почвы. Чем громче новости, тем больше паники они сеют и тем больше глаз следит за любым движением. Нам следует быть осторожнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4414,51 +4414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— На данный момент, если за нами уже наблюдают, то стоит сделать хоть шаг к бегству — и уже сегодня ночью я буду пить чай лицом к лицу с Сяо Сюаньцянем, чтобы затем мой дорогой ученик взялся за клинок.</w:t>
+        <w:t>— На данный момент, если за нами уже наблюдают, то стоит сделать хоть шаг к бегству — и уже сегодня ночью я буду пить чай лицом к лицу с Сяо Сюаньцянем, чтобы затем мой дорогой ученик лично взялся за меч.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4542,51 +4542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— С хрустом белое лезвие входит, красное выходит, и я умираю на месте.</w:t>
+        <w:t>— С хрустом белое лезвие входит, красное выходит —  и я умираю на месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва договорив, она из девочки с заплетёнными волосами обратилась браслетом из красной нити и бесшумно скользнула на запястье Се Вэня.</w:t>
+        <w:t>Едва договорив, она из девочки с заплетёнными волосами обернулась браслетом из красной нити и бесшумно скользнула на запястье Се Вэня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Каждую грань его натуры Се Вэнь прочувствовал на собственном горьком опыте за те долгие годы обучения. И такого императора он взрастил собственными руками.</w:t>
+        <w:t>Каждую грань его натуры Се Вэнь прочувствовал на собственном горьком опыте за те долгие годы его наставничества. И такого императора он взрастил собственными руками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юйлан всего лишь каллиграф в нашем Павильоне! Он не сделал ничего дурного! Какого же вора вы, господа, ищете? Нельзя же понапрасну обвинять человека, он ни тяжестей носить, ни работу тяжёлую делать не способен… М-м, м-м!..</w:t>
+        <w:t>— Юйлан всего лишь каллиграф в нашем Павильоне! Он не сделал ничего дурного! Какого же вора вы, господа, ищете? Нельзя же понапрасну обвинять человека, он ни тяжестей носить, ни тяжёлой работы выполнять не способен… М-м, м-м!..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5631,82 +5631,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он склонил голову и поднял руку в жесте приглашения. Почтительный поклон был холодным и бездушным.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>