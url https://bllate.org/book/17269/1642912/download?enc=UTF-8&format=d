--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Даже если душу уже не найти, — произнёс он. — мы обязаны отыскать тело. Я хочу знать, кто его убил.</w:t>
+        <w:t>— Даже если душу уже не найти, — произнёс он, — мы обязаны отыскать тело. Я хочу знать, кто его убил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пускай Лин Хэчжоу и был неопытен, при себе он всегда носил множество духовных сокровищ и артефактов, в том числе и защитных. Да и направлялись они не в такие опасные места вроде Северной Пустоши или континента Ваньцюн. Как же так вышло, что весь отряд оказался уничтожен?</w:t>
+        <w:t>Пускай Лин Хэчжоу и был неопытен, при себе он всегда носил множество духовных сокровищ и артефактов, в том числе и защитных. Да и направлялись они не в такие опасные места, вроде Северной Пустоши или континента Ваньцюн. Как же так вышло, что весь отряд оказался уничтожен?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они приготовились увидеть обглоданные до неузнаваемости зверьми останки, но вместо этого перед ними предстали несколько могильных холмов и надгробий. Надгробия были грубыми, из простого дерева, однако имена на них были написаны ясно и разборчиво.</w:t>
+        <w:t>Они приготовились увидеть обглоданные зверьми до неузнаваемости останки, но вместо этого перед ними предстали несколько могильных холмов и надгробий. Надгробия были грубыми, из простого дерева, однако имена на них были написаны ясно и разборчиво.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его план постепенно совершенствоваться в бессмертной секте Пяти Начал, к которой принадлежал Се Сии, попутно звоёвывая его расположение, провалился. Теперь Чи Ю оставалось только изменить стратегию.</w:t>
+        <w:t>Его план постепенно совершенствоваться в бессмертной секте Пяти Начал, к которой принадлежал Се Сии, попутно завоёвывая его расположение, провалился. Теперь Чи Ю оставалось только изменить стратегию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чи Ю был потрясён до глубины души. Разве духовные мечи не признают только хозяина? Как меч Се Сии может вот так вот запросто отдавать себя в чужие руки?</w:t>
+        <w:t>Чи Ю был потрясён до глубины души. Разве духовные мечи не признают только своего хозяина? Как меч Се Сии может вот так вот запросто отдавать себя в чужие руки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6334,82 +6334,50 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>Чи Ю: Бафф «Новорождённый телёнок тигра не боится» добавлен!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -6766,115 +6734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Изначально планировалось переводить просто как младший/старший брат, но потом я все же решила сохранить китайский колорит, раз уж ухожу больше в фанатский стиль.</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>2. Духовное тело (元婴体, yuányīng tǐ) — на стадии Зарождения Души культиватор формирует внутри себя духовного «младенца» (元婴, yuányīng), сгусток души и сил, способный существовать отдельно от физического тела. После гибели такой культиватор может продолжать существовать именно в этой духовной форме. Вообще это не то же самое, что изначальная душа (元魄, yuánpò — «заготовка», которая есть у всех живых существ), но, похоже, в тексте автор не всегда строго разделяет эти термины, и персонажи могут называть изначальной душой любую бестелесную духовную форму.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>3. Также обновились пара примечаний в предыдущих главах касательно возраста Чи Ю и стадий совершенствования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>