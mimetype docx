--- v0 (2026-05-15)
+++ v1 (2026-07-10)
@@ -142,115 +142,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они с Лин Хэчжоу провели вместе от силы пять-шесть дней, и его собственный уровень развития был крайне низок. Лишь благодаря тому, что Лин Хэчжоу разложил для него по полочкам метод ментального совершенствования и лично шаг за шагом его направлял, он научился находить энергетические каналы, втягивать духовную энергию в тело и в итоге успешно достиг первой стадии Очищения Ци.</w:t>
-[...63 lines deleted...]
-        <w:t>Всё это время о том, чтобы полноценно путешествовать, не могло быть и речи. Но даже когда они отправились в путь, проблема оставалась прежней. Как уже упоминалось, уровень совершенствования Чи Ю был слишком слаб, поэтому большинство летающих артефактов, продающихся на рынке, были ему недоступны. Оставалось полагаться только на собственные ноги.</w:t>
+        <w:t>Они с Лин Хэчжоу провели вместе от силы пять-шесть дней, и его собственный уровень развития был крайне низок. Лишь благодаря тому, что Лин Хэчжоу разложил для него по полочкам метод ментального совершенствования и лично шаг за шагом его направлял, он научился находить точки ци, втягивать духовную энергию в тело и в итоге успешно достиг первой стадии Очищения Ци.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё это время о том, чтобы полноценно путешествовать, не могло быть и речи. Но даже когда они отправились в путь, проблема оставалась прежней. Как уже упоминалось, уровень совершенствования Чи Ю был слишком низок, поэтому большинство летающих артефактов, продававшихся на рынке, были ему недоступны. Оставалось полагаться только на собственные ноги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Во время их перепалки незнакомец не вмешивался. Он поднял свой меч и другой рукой бережно протёр лезвие мягким кожаным лоскутом. От этого лёгкого движения кроваво-алый отблеск, покрывающий поверхность меча, исчез, и взору открылась его истинная форма — клинок, похожий на человеческий позвоночник.</w:t>
+        <w:t>Во время их перепалки незнакомец не вмешивался. Он поднял свой меч и другой рукой бережно протёр лезвие мягким кожаным лоскутом. От этого лёгкого движения кроваво-алый отблеск, покрывавший поверхность меча, исчез, и взору открылась его истинная форма — клинок, похожий на человеческий позвоночник.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В большинстве случаев Лин Хэчжоу оставался довольно спокоен. Как-никак, он был культиватором, и его выдержка определённо сильнее, чем у обычных людей. Но столкнувшись с убийцей своей группы, он будто вновь стал простым смертным — слабым и беспомощным перед лицом дикого зверя.</w:t>
+        <w:t>В большинстве случаев Лин Хэчжоу оставался довольно спокоен. Как-никак, он культиватор, и его выдержка определённо была сильнее, чем у обычных людей. Но, столкнувшись с убийцей своей группы, он будто вновь стал простым смертным — слабым и беспомощным перед лицом дикого зверя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чи Ю промолчал. Почему? Да потому, что хищник уже насытился и затеял небольшую игру в догонялки. Обычное дело!</w:t>
+        <w:t>Чи Ю промолчал. Почему? Да потому что хищник уже насытился и затеял небольшую игру в догонялки. Обычное дело!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он слегка притормозил и оглянулся. Позади него в пятистах метрах, скрестив руки на груди, стоял всё тот же мужчина в чёрном. Слишком высокий, слишком внушительный. Его аура давила с невероятной силой. Даже с расстояния в несколько сотен метров казалось, что воздух пропитан густым, тошнотворно-сладким запахом крови.</w:t>
+        <w:t>Он слегка притормозил и оглянулся. Позади него в пятистах метрах, скрестив руки на груди, стоял всё тот же мужчина в чёрном. Слишком высокий, слишком внушительный. Его энергия давила с невероятной силой. Даже с расстояния в несколько сотен метров казалось, что воздух пропитан густым, тошнотворно-сладким запахом крови.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,115 +3918,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он обладал не только несравненной, выдающейся даже в мире совершенствования красотой. Его талант тоже был достоин звания небесного гения — в возрасте восемнадцати лет он уже сформировал Золотое Ядро. В те времена, когда он блистал в бессмертной секте, протагонист, типичный Лун Аотянь*, всё ещё был простым учеником на побегушках и мог лишь затеряться в толпе, глядя на Се Сии снизу вверх.</w:t>
-[...63 lines deleted...]
-        <w:t>Долгое время среди учеников Се Сии являл собой образ надёжного старшего брата. Даже сам Лун Аотянь искренне им восхищался и стал его близким другом.</w:t>
+        <w:t>Он обладал не только несравненной, выдающейся даже в мире совершенствования красотой. Его талант тоже был достоин звания небесного гения — в возрасте восемнадцати лет он уже сформировал Золотое Ядро. В те времена, когда он блистал в бессмертной секте, протагонист — типичный Лун Аотянь* — всё ещё был простым учеником на побегушках и мог лишь затеряться в толпе, глядя на Се Сии снизу вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Долгое время среди учеников Се Сии являл собой образ надёжного да-шисюна. Даже сам Лун Аотянь искренне им восхищался и стал его близким другом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поразмыслив, Чи Ю в общем-то согласился с логикой. В конце концов, тот образ, который Се Сии демонстрировал миру, был образом надёжного и достойного доверия старшего брата.</w:t>
+        <w:t>Поразмыслив, Чи Ю в общем-то согласился с логикой. В конце концов, тот образ, который Се Сии демонстрировал миру, был образом надёжного и достойного доверия да-шисюна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё дело в том, что Чи Ю уже испытал добытую у системы способность Возвращение Весны.</w:t>
+        <w:t>Всё дело в том, что Чи Ю уже испытал добытую у системы способность «Возвращение Весны».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6158,51 +6158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но это было ещё полбеды, он также потерял около четырёх-пяти сантиметров роста.</w:t>
+        <w:t>Но это было только полбеды, он также потерял около четырёх-пяти сантиметров роста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6478,179 +6478,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Хэчжоу, понятное дело, не знал мыслей Чи Ю, но ответ его не удивил. Тот действительно выглядел примерно на свой возраст, очень молодо. Правда, для начала совершенствования этот возраст был уже слишком поздним, энергетические каналы почти закрылись.</w:t>
-[...127 lines deleted...]
-        <w:t>По этой же причине независимым культиваторам приходилось особенно тяжело. Стоило упустить период между формированием и закрытием каналов, и попасть в секту становилось почти невозможно, какими бы хорошими ни были твои духовные корни.</w:t>
+        <w:t>Лин Хэчжоу, понятное дело, не знал мыслей Чи Ю, но ответ его не удивил. Тот действительно выглядел примерно на свой возраст, очень молодо. Правда, для начала совершенствования этот возраст был уже слишком поздним, точки ци почти закрылись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно дети с духовными корнями начинают обучение с шести лет. В этом возрасте точки ци только формировались, поэтому развитие шло намного быстрее. Чи Ю было уже шестнадцать*, точки ци в его теле начали закрываться, поэтому скорость совершенствования, естественно, будет очень низкой — таковы физические ограничения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По этой же причине независимым культиваторам приходилось особенно тяжело. Стоило упустить период между формированием и закрытием точек ци, и попасть в секту становилось почти невозможно, какими бы хорошими ни были твои духовные корни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6830,370 +6830,338 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Примечание автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Се Сии: Я дам тебе побегать пару дней, а потом приду убивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чи Ю: Избивает систему.jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P.S. По сюжету гун будет пытаться убить шоу, подобного не избежать. Помимо этого, я считаю, ничего тревожного больше нет (смущённо). Это всё ещё сладкая история! Чи Ю получит только пару ударов мечом, но никакой горечи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А, точно. Ещё будет крошечная доля лёгкого принуждения, но совсем слабая, без заточения (профилактический укол.jpg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Примечание автора:</w:t>
-[...142 lines deleted...]
-        </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>Примечания переводчика:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -7214,83 +7182,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2. Лун Аотянь (龙傲天) — в веб-новеллах это имя стало нарицательным для обозначения классического сверхсильного протагониста, эталонного «крутого героя», которому всё даётся легко, враги падают ниц, а красавицы сами запрыгивают в его объятия. Имя образовано от иероглифов «дракон» (龙), «гордый» (傲) и «небо» (天), что можно перевести как «Дракон, горделиво попирающий небеса».</w:t>
-[...31 lines deleted...]
-        <w:t>3. Почему-то в тексте первый из маршрутов переводится как «близкий друг», а в описании новеллы на этом месте «духовный наставник». Дальше по мере перевода я разберусь что к чему и где надо отредактирую, чтобы никого не путать.</w:t>
+        <w:t>2. Лун Аотянь (龙傲天, Lóng Àotiān) — в веб-новеллах это имя стало нарицательным для обозначения классического сверхсильного протагониста, эталонного «крутого героя», которому всё даётся легко, враги падают ниц, а красавицы сами запрыгивают в его объятия. Имя образовано от иероглифов «дракон» (龙), «гордый» (傲) и «небо» (天), что можно перевести как «Дракон, горделиво попирающий небеса».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Здесь часто будет наблюдаться расхождение в возрасте Чи Ю. Похоже, система отсчитывает возраст по традиционному китайскому методу «虚岁» (xūsuì — «условный возраст»), при котором человеку в момент рождения уже считается один год, и возраст увеличивается по лунному календарю. Физическое же тело Чи Ю соответствует его фактическому возрасту по международному методу «周岁» (zhōusuì — «полный возраст»). Поэтому между цифрой на панели и реальным состоянием всегда будет разница в один год, а окружающие и сам Чи Ю будут опираться на полный возраст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>