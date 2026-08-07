--- v0 (2026-05-24)
+++ v1 (2026-08-07)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У входа в Парчовый Павильон какой-то юноша случайно налетел на богато одетого молодого господина. Он невозмутимо сложил ладони в извинении и уже хотел развернулся, чтобы уйти, но вдруг услышал, как тот его окрикнул:</w:t>
+        <w:t>У входа в Парчовый Павильон какой-то юноша случайно налетел на богато одетого молодого господина. Он невозмутимо сложил ладони в извинении и уже хотел развернуться, чтобы уйти, но вдруг услышал, как тот его окрикнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты наступил мне на обувь. Знаешь, сколько она стоит? Тебе за всю жизнь не заработать даже на одну золотую нить с неё. Вылижешь дочиста, и, так уж и быть, я тебя отпущу.</w:t>
+        <w:t>— Ты наступил мне на обувь. Хоть представляешь, сколько она стоит? Да тебе за всю жизнь не заработать даже на одну золотую нить с этих узоров. Вылижешь её дочиста — и, так уж и быть, я тебя отпущу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Есть! — стражники тут же двинулись к Чи Ю.</w:t>
+        <w:t>— Есть! — Стражники тут же двинулись к Чи Ю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Взрывные талисманы высшего качества?! — побледнев лицом, стражники замерли на месте.</w:t>
+        <w:t>— Взрывные талисманы высшего качества?! — Побледнев, стражники замерли на месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Меньше чем через час Чи Ю полностью преобразился. Истрёпанная мантия, снятая им с трупа, сменилась новейшим защитным халатом — новинкой этого сезона. Серебристое одеяние, расшитое золотыми нитями с изображением диковинных цветов и трав, и нефритово-белый пояс, стягивающий тонкую талию. Хоть этот комплект и вышел несколько роскошным, но в самый раз подходил красивому и всё ещё юному лицу Чи Ю, а высокая и худощавая фигура делала его похожим на отпрыска благородной семьи. Правда, элегантный образ немного портили короткие волосы, которые придавали ему вид монаха, недавно вернувшегося к мирской жизни.</w:t>
+        <w:t>Меньше чем через час Чи Ю полностью преобразился. Истрёпанная мантия, снятая им с трупа, сменилась новейшим защитным халатом — новинкой этого сезона. Серебристое одеяние, расшитое золотыми нитями с изображением диковинных цветов и трав, дополнял нефритово-белый пояс, подчёркивающий тонкую талию. Хоть этот комплект и вышел несколько роскошным, но в самый раз подходил красивому и всё ещё юному лицу Чи Ю, а высокая и худощавая фигура делала его похожим на отпрыска благородной семьи. Правда, элегантный образ слегка портили короткие волосы, из-за чего он больше напоминал монаха, недавно вернувшегося к мирской жизни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слушай, так откуда ты всё-таки знал, что он скажет? У тебя дар чтения мыслей? — не дожидаясь ответа, он сам же себя и осадил: — Нет, невозможно, это запретное искусство. Ты только недавно достиг первой стадии Очищения Ци, направив энергию в своё тело. Откуда там взяться чтению мыслей?</w:t>
+        <w:t>— Слушай, так откуда ты всё-таки знал, что он скажет? У тебя дар чтения мыслей? — Не дожидаясь ответа, он сам же себя и осадил: — Нет, невозможно, это запретное искусство. Ты только недавно достиг первой стадии Очищения Ци, направив энергию в своё тело. Откуда там взяться чтению мыслей?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет. Я сразу ухожу из города.</w:t>
+        <w:t>— Нет. Я лучше сразу покину город.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В миг его гибели отцовский защитный артефакт сработал мгновенно, и хотя Лин Хэчжоу находился лишь на стадии Золотого Ядра, артефакт сумел сохранить и укрыть его изначальную душу. А вот его соученикам повезло куда меньше: все они погибли, разорванные на куски, и остались лежать в дикой глуши, пока звери не обглодали их тела до последней косточки.</w:t>
+        <w:t>В момент его гибели отцовский защитный артефакт сработал мгновенно, и хотя Лин Хэчжоу находился лишь на стадии Золотого Ядра, артефакт сумел сохранить и укрыть его изначальную душу. А вот его соученикам повезло куда меньше: все они погибли, разорванные на куски, и остались лежать в дикой местности, пока звери не обглодали их тела до последней косточки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Именно поэтому Лин Хэчжоу осмелился попросить о помощи. Этот защитный артефакт также имел свой срок, и как только он подойдёт к концу, мужчина всё равно умрёт.</w:t>
+        <w:t>Именно поэтому Лин Хэчжоу осмелился попросить его о помощи. Этот защитный артефакт также имел свой срок, и как только он подойдёт к концу, мужчина всё равно умрёт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,51 +3918,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взять хотя бы этот Парчовый Павильон. Чи Ю ухитрился заставить владельца в придачу отдать немало подарков, да так, что тот ещё и остался совершенно доволен и лично с улыбкой проводил юношу до дверей.</w:t>
+        <w:t>Взять хотя бы этот Парчовый Павильон. Чи Ю ухитрился заставить владельца в придачу отдать немало подарков, да так, что тот ещё и остался совершенно довольным и лично с улыбкой проводил юношу до дверей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5550,51 +5550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это не было пустым хвастовством. Лин Хэчжоу — самый настоящий наследник влиятельный секты в мире совершенствования. Он сын главы секты Небесного Пути, одной из восьми великих бессмертных сект континента Вансянь. Если он даёт подобное обещание, значит, действительно способен обеспечить Чи Ю всеми необходимыми ресурсами.</w:t>
+        <w:t>Это не было пустым хвастовством. Лин Хэчжоу — самый настоящий наследник влиятельной секты в мире совершенствования. Он сын главы секты Небесного Пути, одной из восьми великих бессмертных сект континента Вансянь. Если он даёт подобное обещание, значит, действительно способен обеспечить Чи Ю всеми необходимыми ресурсами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5678,51 +5678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но, к полному изумлению Лин Хэчжоу, он отказался. Отказался!</w:t>
+        <w:t>Но, к полному изумлению Лин Хэчжоу, тот отказался. Отказался!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5806,51 +5806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот и сейчас Чи Ю вновь отказался, а затем умело сменил тему:</w:t>
+        <w:t>Вот и сейчас Чи Ю вновь ответил отказом, а затем умело сменил тему:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6062,51 +6062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет. Тот демонический культиватор был посредственным, шисюн обезглавил его одним ударом. Нас убил другой человек. От него исходило чудовищное давление, но уровень совершенствования был не очень высок, самое большее — на одну или две стадии выше моего. Демонической энергии в нём не ощущалось, а духовные колебания были необычными. Мы в одно мгновение пали от его руки.</w:t>
+        <w:t>— Нет. Тот демонический культиватор был посредственным, шисюн обезглавил его одним ударом. Нас убил другой человек. От него исходило чудовищное давление, но уровень совершенствования был не очень высок, самое большее — на одну или две ступени выше моего. Демонической энергии в нём не ощущалось, а духовные колебания были необычными. Мы в одно мгновение пали от его руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— М-м, — в голосе Лин Хэчжоу чувствовались страх и тревога. — Очень странный мужчина. Один взгляд на него заставляет чувствовать себя так, словно душу пронзают тысячи игл, а внутренности плавятся. Я никогда раньше не встречал подобного человека.</w:t>
+        <w:t>— М-м. — В голосе Лин Хэчжоу чувствовались страх и тревога. — Очень странный мужчина. Один взгляд на него заставляет чувствовать себя так, словно душу пронзают тысячи игл, а внутренности плавятся. Я никогда раньше не встречал подобного человека.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6382,51 +6382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он социопат и серийный убийца. — подхватил Чи Ю.</w:t>
+        <w:t>— Он социопат и серийный убийца, — подхватил Чи Ю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7214,51 +7214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ах, — впервые голос Чи Ю, обычно чистый и приятный, прозвучал с ноткой хрипотцы. — Кто-то приближается…</w:t>
+        <w:t>— Ах, — Впервые голос Чи Ю, обычно чистый и приятный, прозвучал с ноткой хрипотцы. — Кто-то приближается…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек в чёрном, с отвратительной маской свирепого короля демонов, грациозно и неслышно ступал по лунному свету.</w:t>
+        <w:t>Человек в чёрном, с отвратительной маской свирепого короля демонов, неслышно и грациозно ступал по лунному свету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7598,51 +7598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Прошу прощения, — голос его звучал на удивление приятно, был глубоким и магнетическим, с оттенком неописуемого, надменного удовольствия. — Не могли бы вы отдать свою серёжку?</w:t>
+        <w:t>— Прошу прощения. — Голос его звучал на удивление приятно, был глубоким и магнетическим, с оттенком неописуемого, надменного удовольствия. — Не могли бы вы отдать свою серёжку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>