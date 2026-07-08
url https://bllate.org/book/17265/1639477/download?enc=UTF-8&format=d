--- v0 (2026-05-19)
+++ v1 (2026-07-08)
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Как всегда хитёр и коварен» — мысленно выругался Янь Сюань, стиснув зубы от жгучего желания что-нибудь с ним сделать.</w:t>
+        <w:t>«Как всегда хитёр и коварен», — мысленно выругался Янь Сюань, стиснув зубы от жгучего желания что-нибудь с ним сделать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Уведи меня. — сказал он Янь Сюаню.</w:t>
+        <w:t>— Уведи меня, — сказал он Янь Сюаню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва он договорил, как намерение его меча устремилось вперёд с сокрушительной силой. И Нин хотел крикнуть Янь Сюаню, чтобы тот уворачивался, но демон уже вытянул руку. Демоническая энергия с его ладони поползла по клинку Гун Сюсяня, окутывая его густым чёрным туманом.</w:t>
+        <w:t>Едва он договорил, как намерение его меча устремилось вперёд с сокрушительной силой. И Нин хотел крикнуть Янь Сюаню, чтобы тот уворачивался, но демон уже вытянул руку: демоническая энергия с его ладони поползла по клинку Гун Сюсяня, окутывая его густым чёрным туманом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5966,51 +5966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вот и хорошо, — сапог Янь Сюаня опустился на его пальцы, с хрустом ломая кости. Всё тем же мягким голосом он добавил: — А то я уж переживал, что нет.</w:t>
+        <w:t>— Вот и хорошо. — Сапог Янь Сюаня опустился на его пальцы, с хрустом ломая кости. Всё тем же мягким голосом он добавил: — А то я уж переживал, что нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>