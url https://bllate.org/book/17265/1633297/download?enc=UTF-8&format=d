--- v0 (2026-05-19)
+++ v1 (2026-07-09)
@@ -574,51 +574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раньше я всегда считал учителя недосягаемым. Однако сейчас всё складывается как нельзя лучше. Если ревнуешь меня к Жугэну, может, сегодня ночью я и тебе составлю компанию? — голос прозвучал низко и предвкушающе, словно он уже очень давно ждал этого момента.</w:t>
+        <w:t>— Раньше я всегда считал учителя недосягаемым. Однако сейчас всё складывается как нельзя лучше. Если ревнуешь меня к Жугэну, может, сегодня ночью я и тебе составлю компанию? — Голос прозвучал низко и предвкушающе, словно он уже очень давно ждал этого момента.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Почтенный бессмертный, я тут услышал, что вы лишились своих сил и духовного ядра. Поскольку теперь вы ничем не отличаетесь от обычных смертных вроде меня, я принёс вам немного еды, — улыбка его казалась искренней, но каждое слово отдавало колючей насмешкой.</w:t>
+        <w:t>— Почтенный бессмертный, я тут услышал, что вы лишились своих сил и духовного ядра. Поскольку теперь вы ничем не отличаетесь от обычных смертных вроде меня, я принёс вам немного еды. — Улыбка его казалась искренней, но каждое слово отдавало колючей насмешкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Почтенный бессмертный, ваше спокойствие даже пугает, — Лю Жугэн придвинул стул и лениво уселся напротив. — А я-то думал, первым делом вы спросите, зачем я увёл вашего ученика.</w:t>
+        <w:t>— Почтенный бессмертный, ваше спокойствие даже пугает, — Лю Жугэн придвинул стул и лениво уселся напротив. — А я-то думал, первым делом вы спросите, зачем я увёл вашего ученика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В пещере повисла тишина. Стало настолько тихо, что было было слышно неглубокое дыхание Янь Сюаня. И Нин подумал, что тот наверняка считает это заслуженным наказанием. Ведь ученик, которого он вырастил, оказался неблагодарным волком, вцепившимся в руку, что его кормила.</w:t>
+        <w:t>В пещере повисла тишина. Стало настолько тихо, что было слышно неглубокое дыхание Янь Сюаня. И Нин подумал, что тот наверняка считает это заслуженным наказанием. Ведь ученик, которого он вырастил, оказался неблагодарным волком, вцепившимся в руку, что его кормила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6030,51 +6030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Подойди. — голос звучал ровно, без тени согласия или отказа.</w:t>
+        <w:t>— Подойди. — Тон его был ровным, без тени согласия или отказа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,51 +6286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сними их с меня, — дыхание мужчины скользнуло по его шее. В голосе слышалось жадное, едва сдерживаемое желание. Если бы И Нин в этот момент поднял голову, то увидел бы, как Янь Сюань медленно облизывает губы, точно ядовитая змея, почуявшая добычу.</w:t>
+        <w:t>— Сними их с меня. — Дыхание мужчины скользнуло по его шее. В голосе слышалось жадное, едва сдерживаемое желание. Если бы И Нин в этот момент поднял голову, то увидел бы, как Янь Сюань медленно облизывает губы, точно ядовитая змея, почуявшая добычу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6734,51 +6734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И Нин едва не усмехнулся собственным мыслям. Даже если Янь Сюань и боялся, что он сбежит, то лишь потому, что хочет лично его прикончить.</w:t>
+        <w:t>И Нин едва не усмехнулся собственным мыслям. Даже если Янь Сюань и боялся, что он сбежит, то лишь потому, что хотел лично его прикончить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7566,51 +7566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И что? — это и правда был подарок Гун Сюсяня.</w:t>
+        <w:t>— И что? — Это и правда был подарок Гун Сюсяня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7950,51 +7950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как и следовало ожидать, лента тоже оказалась охвачена демонической энергией и сожжена дотла.</w:t>
+        <w:t>Как и следовало ожидать, лента тоже вспыхнула под действием демонической энергией и сгорела дотла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8206,51 +8206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лжёшь, — Янь Сюань холодно усмехнулся и неторопливо прижал И Нина к каменной стене, срывая застёжку, пропитанную запахом Гун Сюсяня.</w:t>
+        <w:t>— Лжёшь. — Янь Сюань холодно усмехнулся и неторопливо прижал И Нина к каменной стене, срывая застёжку, пропитанную запахом Гун Сюсяня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>3. Небесный Владыка Гоучэнь (勾陈神君, Gōuchén Shénjūn) — в даосской мифологии один из высших небесных владык. Он почитается как бог войны, покровитель военных союзов и защитник императорской власти. Считается, что Гоучэнь управляет звёздами, перерождениямм и земными судьбами, поддерживая порядок и справедливость в мире смертных.</w:t>
+        <w:t>3. Небесный Владыка Гоучэнь (勾陈神君, Gōuchén Shénjūn) — в даосской мифологии один из высших небесных владык. Он почитается как бог войны, покровитель военных союзов и защитник императорской власти. Считается, что Гоучэнь управляет звёздами, перерождениями и земными судьбами, поддерживая порядок и справедливость в мире смертных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>