--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бессмертный нахмурился, но ничего не сказал. Янь Сюань же не унимался и продолжал свои расспросы:</w:t>
+        <w:t>И Нин нахмурился, но ничего не сказал. Янь Сюань же не унимался и продолжал свои расспросы:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,50 +1646,114 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На следующий день.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3134,51 +3198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо, — сердце Гун Сюсяня смягчилось. В конце концов, они были друзьями с детства, этот человек и без того натерпелся в жизни. Защищать его было правильно. Он просто не понимал, почему учитель стал таким упрямым.</w:t>
+        <w:t>— Хорошо. — Сердце Гун Сюсяня смягчилось. В конце концов, они были друзьями с детства, этот человек и без того натерпелся в жизни. Защищать его было правильно. Он просто не понимал, почему учитель стал таким упрямым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3294,50 +3358,114 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И Нин занимался совершенствованием целый день, и только к утру следующего дня его душевное состояние немного выровнялось. Он хотел найти возможность обсудить с Гун Сюсянем, не лучше ли будет Лю Жугэну жить у подножия горы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -5198,50 +5326,114 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Проходили дни. И Нин ни разу не соизволил увидеться с Гун Сюсянем, но знал, что тот стоит на коленях снаружи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -6302,115 +6494,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но главное — И Нин вновь почувствовал, как та же самая желчь вновь поднимается внутри. Кровь вскипела, голову пронзила невыносимая боль, а перед глазами всё поплыло. Это происходило каждый раз, когда он использовал духовную энергию. Что-то явно было не так.</w:t>
-[...63 lines deleted...]
-        <w:t>Он был отравлен!</w:t>
+        <w:t>Но главное — И Нин вдруг почувствовал, как та же самая желчь вновь поднимается внутри. Кровь вскипела, голову пронзила невыносимая боль, а перед глазами всё поплыло. Это происходило каждый раз, когда он использовал духовную энергию. Что-то явно было не так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его отравили!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6814,51 +7006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что ты хочешь... — зрение И Нина окончательно помутилось. Если он попытается ещё раз применить духовную силу, действие яда лишь усилится. Он только что применил смертельную технику и понимал, что до потери сознания оставалось недолго.</w:t>
+        <w:t>— Что ты хочешь... — Зрение И Нина окончательно помутилось. Если он попытается ещё раз применить духовную силу, действие яда лишь усилится. Он только что применил смертельную технику и понимал, что до потери сознания оставалось недолго.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7198,51 +7390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Учитель, я ни за что не позволю тебе отойти от меня даже на полшага».</w:t>
+        <w:t>«Учитель, я ни за что не позволю тебе покинуть меня».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7278,83 +7470,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Примечание:</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>