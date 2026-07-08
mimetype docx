--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -1518,50 +1518,114 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Близились сумерки. Стоило этим двоим уйти, как гора Юньцин снова погрузилась в холодную тишину. И Нин стоял под карнизом и вдруг поймал себя на желании с кем-нибудь поговорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1598,51 +1662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ему хотелось узнать, что же такое праздник фонарей? С юных лет он жил на горе Юньцин и совершенствовался здесь же, поэтому не разбирался в делах человеческого мира.</w:t>
+        <w:t>Ему хотелось узнать, что же такое праздник фонарей. С юных лет он жил на горе Юньцин и совершенствовался здесь же, поэтому не разбирался в делах человеческого мира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2366,51 +2430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обычно И Нин к нему не приходит, разве что укрепить печати и формации.</w:t>
+        <w:t>Обычно И Нин к нему не приходит — разве что укрепить печати и формации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2878,51 +2942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он так и думал. Откуда владыке демонов вроде Янь Сюаня вообще знать о таких вещах? Зря только поспешил с выводами.</w:t>
+        <w:t>Он так и думал. Откуда Владыке демонов вроде Янь Сюаня вообще знать о таких вещах? Зря только поспешил с выводами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3198,51 +3262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Понимаю, — а затем развернулся и вышел из пещеры.</w:t>
+        <w:t>— Понимаю. — А затем развернулся и вышел из пещеры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3326,67 +3390,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однажды, однажды… Янь Сюань закрыл глаза.</w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>Однажды... Однажды… Янь Сюань закрыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Последние дни шли сильные дожди, дороги скользкие, поэтому сейчас лучше не спускаться. У меня есть лишний, можем отдать его твоему учителю. Одна только возможность запускать с тобой фонарики уже меня осчастливила, — слова были полны искренности, и сердце Гун Сюсяня растаяло.</w:t>
+        <w:t>— Последние дни шли сильные дожди, дороги скользкие, поэтому сейчас лучше не спускаться. У меня есть лишний, можем отдать его твоему учителю. Одна только возможность запускать с тобой фонарики уже меня осчастливила. — Слова были полны искренности, и сердце Гун Сюсяня растаяло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5358,51 +5486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Оставь себе, мне не нравится, — бессмертный и сам не мог дать определение этому странному чувству в своём сердце, но знал, что не хочет его испытывать. Он что, какая-то ревнивая жена? И Нин почувствовал отвращение.</w:t>
+        <w:t>— Оставь себе, мне не нравится. — Бессмертный и сам не мог дать определение этому странному чувству в своём сердце, но знал, что не хочет его испытывать. Он что, какая-то ревнивая жена? И Нин почувствовал отвращение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6015,50 +6143,114 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Каким бы могущественным ни был бессмертный, ему не сравниться с маленькими уловками Лю Жугэна. Дождавшись ухода Гун Сюсяня, Лю Жугэн неспешно повесил фонарь прямо перед входом в зал. Ему хотелось, чтобы И Нин каждый день смотрел на него и вспоминал сегодняшние события.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>