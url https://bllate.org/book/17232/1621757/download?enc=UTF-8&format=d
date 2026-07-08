--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзянь Шанвэнь перевёл взгляд на мужчину, сидевшего неподалёку на диване — высокого, красивого, сдержанного:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это замечательно, господин Ло. Брат Сюй сказал, что расстраивается. Я раньше слышал, что вы в хороших отношениях… Боялся, что вы поссоритесь из-за этого. Теперь я спокоен.</w:t>
+        <w:t>— Это замечательно, господин Ло. Брат Сюй сказал, что не расстраивается. Я раньше слышал, что вы в хороших отношениях… Боялся, что вы поссоритесь из-за этого. Теперь я спокоен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Чжие почти не отреагировал. Этот человек, казалось, ко всему относился с одинаковым холодным спокойствием. Он лишь лениво скользнул взглядом по ним обоим и негромко произнёс:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>