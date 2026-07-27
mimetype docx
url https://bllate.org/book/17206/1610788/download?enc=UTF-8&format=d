--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -1246,51 +1246,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чжун Чуньлань, которая любила посплетничать и часто общалась с семьей Линь, тут же вставила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вот этого вы и не знаете! Тот парень Шан — ученый! Говорят, в этом году собирается сдавать экзамен на сюцая. Если сдаст, Юэ-гер станет «фуланом сюцая», вот это будет почет!</w:t>
+        <w:t>— Вот этого вы и не знаете! Тот парень Шан — ученый! Говорят, в этом году собирается сдавать экзамен на сюцая*. Если сдаст, Юэ-гер станет «фуланом сюцая», вот это будет почет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Сюцай (秀才, Xiùcái) — первая официальная ученая степень в императорском Китае. Получившие её ученые освобождались от налогов и трудовой повинности, а также имели иммунитет от телесных наказаний в суде (их нельзя было пороть палками без лишения статуса). Степень не давала права сразу стать чиновником, но приносила огромный почет и право работать учителем или секретарем, а так же давала право участвовать в следующем, провинциальном экзамене на звание цзюйжэня.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ого, тогда это и правда хорошая партия. Ученые — редкость, в нашей деревне только один старый сюцай и есть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>