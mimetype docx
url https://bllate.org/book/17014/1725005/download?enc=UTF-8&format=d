--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,1043 +14,3187 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 80. Ну и что, что храмовая проститутка? (16)</w:t>
-[...991 lines deleted...]
-        <w:t>Ответ на этот вопрос пришёл очень скоро.</w:t>
+        <w:t>Глава 80</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда ничтожные царапины и синяки на лице и теле, которые будут болеть примерно с десяток дней, уже не имели значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, для особей мужского пола быть крутым и побеждать соперников своего пола — вот что стояло на первом месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дай Ли Вэю сто мозгов, и он всё равно не смог бы вообразить сцену драки Драйтона и А3. Пропустить такие первоклассные материалы с места событий — это было просто ужасно! К счастью, он пока ничего об этом не знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был занят настоящим делом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нельзя было сказать, что Драйтон и А3 занимались не настоящим делом — их драку, если смотреть широко, можно было назвать битвой за принадлежность Чёрного Песка, за честь Бюро безопасности и ЦРУ, за стабильность Федерации!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но работа Ли Вэя была чуть более настоящей, чем это «настоящее дело».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без помех со стороны А3 он благополучно добрался до коридора, где находилась комната управления роботами-наездниками. Время, затраченное на продвижение, оказалось дольше, чем он предполагал, потому что вязкость воздуха усиливалась, постепенно становясь настолько ощутимой, что её невозможно было игнорировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всю дорогу он не слишком пристально рассматривал окрестности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главным образом потому, что современные офисные зоны в целом одинаковы, смотреть там было не на что. Разве что это пустынное здание было чуть роскошнее, чем места работы прочей рабочей скотины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило упомянуть, что Ли Вэй прошёл мимо двух-трёх одинаковых ящиков с огнетушителями, царапины на поверхности которых были идентичны, словно их оставил какой-то огромный, более широкий, чем коридор, твёрдый предмет, который с трудом протискивался мимо. Он был в антибактериальной медицинской маске, но в носовой полости всё равно распространялся медленно нарастающий запах гнили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В коридоре было чисто, ни соринки. Откуда же взялся этот запах, способный перенести Ли Вэя на места преступлений из его снов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он надеялся, что это просто труп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этой всё более фантастической Земле только холодные, неподвижные мёртвые тела могли дать Ли Вэю хотя бы толику душевного утешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комната управления была последней в конце коридора. Когда Ли Вэй прижал руку к дверной панели, вентиляционное отверстие кондиционера на потолке издало резкий звук «пф», и прозрачные капли воды упали на его перчатку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…» Ли Вэй замер. Спустя несколько секунд, собравшись с духом, он поднял голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На потолке ничего не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако форма пятна от протечки вентиляции на первый взгляд напоминала стоящего верблюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Галлюцинация?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй некоторое время смотрел на пятно, затем разложил складную лестницу из тележки для багажа, взобрался по ней поближе к потолку, обработал влагу полотенцем и феном, а затем, встряхнув портативный аэрозольный баллончик, аккуратно распылил краску на рисунок верблюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будь ты хоть чем — профессиональному уборщику не нужны были никакие пятна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проделав это, он уже собирался отступить, чтобы зачистить царапины на ящике с огнетушителем, вплоть до полировки железного ящика, но в этот момент дверь в комнату управления распахнулась, и сгорбленный старик потрясённо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты делаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Работаю, — невозмутимо ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто тебе велел этим заниматься!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— недовольно закричал старик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заходи скорее, я тебя уже заждался, здесь несколько мешков с мусором, которые тебе нужно забрать!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не двинулся с места. Старик, одной рукой держась за дверную ручку комнаты управления, другой махал в воздухе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай, давай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй немного подумал и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мусор внутри живой или мёртвый?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик:?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве мусор бывает живым или мёртвым?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве это не просто несколько коробок из-под еды, пластиковых пакетов и кожуры от фруктов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он опешил, но затем, подумав о других делах, которые ему поручал Самир аль-Мактум, смиренно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если живой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Доплата, — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мёртвый, я гарантирую, что он абсолютно мёртвый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старик подумал, что это, наверное, профессионал, и у него много причуд, но и спектр услуг у него широкий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь не волноваться, убивать… то есть убирать мусор, будут другие, тебе нужно просто забрать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кивнул и, толкая тележку, вошёл в комнату управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сгорбленный старик медленно переставлял ноги, следуя за ним. Его позвоночник выгибался дугой, словно холм, а свет отбрасывал его кривую тень на стену, совсем как у какого-то несуществующего в мире монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Ли Вэй не обернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он взглянул на недоеденную коробку с обедом на пульте управления и спросил у старика:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где труп? Здесь только мы двое. Если труп — не я, тогда, может, ты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пот мгновенно потек по вискам старика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зря же его наняли для уборки трупов — от внешности до поведения и речей — всё такое пугающее! Он вытер пот рукавом, украдкой взглянул на Ли Вэя и, криво усмехнувшись, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы шутите… Труп, конечно, не в комнате управления, надо дождаться указаний господина аль-Мактума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем переговоры Чёрного песка официально начались. На телевизорах в каждой VIP-ложе зажглись окна видеоконференции. Сам Самир аль-Мактум, рассеянно поглаживая лежащего рядом с ним золотого верблюда, потягивал свежую кокосовую воду, привезённую из другого региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не торопился, потому что «уборщик трупов» сообщил, что ещё не прибыл на место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Немного заблудился, — сказал тот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю почему, я ведь явно оставил метку у дверей комнаты управления, а теперь не могу найти место, где её поставил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 78. Неужели это просто святая проститутка (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На стадионе верблюды соревновались под крики людей, а люди тоже боролись за свои желания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бедуин заговорил первым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Самир аль-Мактум, ты когда-то забрал Чёрный песок и правил советом столько лет. Не пора ли нам дать отчёт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самир повертел своё золотое кольцо и усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы не боретесь со мной за власть — разве только потому, что не хотите?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нефть — хорошая штука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Город мог за счёт неё накопить стартовый капитал, и человек, опираясь на нечто подобное, мог стать властелином пустыни. Жаль только, что ресурсы не вечны, поэтому переход к другому — неизбежен. Дубай когда-то благодаря своему выгодному географическому положению стал торговым узлом. А он, Самир аль-Мактум?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него тоже было уникальное преимущество: он был ближе всех к Изнанке мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Божество дало знамение ещё до того, как Изнанка явилась в этот мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И он был единственным, кто ухватился за эту возможность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то четыре силы разделили между собой части туши белого верблюда. Самым бесполезным оказался тот, кто взял кости: это был торговец людьми из Юго-Восточной Азии. Однажды он прогневал «Судью», потому что при нём распространялся о методах похищения детей. Оказалось, что у Судьи, который казался ничем не связанным, был сын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы утихомирить гнев Судьи, торговец был вынужден отдать верблюжьи кости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вторым по бесполезности был европейский торговец оружием, забравший верблюжье мясо. Вернувшись домой, торговец хотел похвастаться перед женой и детьми своим приключением, но не учёл, что мясо долго не хранится. Когда он достал контейнер с мясом, то увидел, что на гниющей плоти кишат извивающиеся черви, а между раздробленными костями запуталась полупрозрачная слизь. Дочь от ужаса разразилась рыданиями, и торговец поспешно бросил мясо собаке жены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже собака, съевшая верблюжье мясо, родила несколько уродливых щенков: их головы первыми вылезли из материнской утробы, глаз не было, кожу покрывал белый пух, как верблюжьи ресницы, лапы были сросшимися, а на дёснах выросло два ряда загнутых назад острых зубов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Торговец взглянул лишь раз, затем вытащил щенков и убил их. С тех пор его дух угас, он замолчал о пустынном происшествии, позже заразился туберкулёзом, каждый день кашлял кровавой мокротой, сплёвывал её на улицу, его некогда молодые полные щёки ввалились, веки распухли, как две куколки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он постоянно напивался до слёз и каждому встречному говорил, что виноват перед женой и дочерью, но когда его спрашивали, что именно он сделал, он молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да благословит его Бог…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остались Бедуин, забравший верблюжью шкуру, и нефтяной магнат Самир аль-Мактум, забравший верблюжью кровь. Услышав о судьбе торговца оружием, Самир решил, что останки белого верблюда хоть и драгоценны, но не для простых смертных. Поэтому он бережно хранил верблюжью кровь, выжидая момента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды глубокой ночью 2018 года Самиру приснилось белое здание, стоящее в пустыне. Группа безликих фигур в форме нефтяной компании несла по коридору, покрытому кристаллами соли, гроб с белым верблюдом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующее утро он в одиночку поехал в пустыню искать место из сна. Проезжая мимо будущего верблюжьего стадиона, Самир почему-то решил, что это и есть тот бархан, который он видел во сне. Он оформил документы, связался с риелторами и строителями и возвёл на этом месте белое здание, точь-в-точь как во сне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А с того дня, как постройка завершилась, он день и ночь ждал прибытия похоронной процессии. Никто не мог понять его одержимости; только сам Самир знал, как ненасытны были его желания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только одно желание наконец исполнялось, тут же возникало следующее. Его богатство росло как снежный ком, но, о Боже! Его успех и мудрость ещё не стали известны миру. Когда же этому пути придёт конец!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В 2019 году Судья забрал у торговца людьми верблюжьи кости и после этого редко появлялся на людях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только во время ежегодной сессии Чёрного песка в сезон хаджа в Мекке он ненадолго возвращался в пустыню, чтобы выполнить своё первоначальное обещание — в течение первых семи лет вершить правосудие для Чёрного песка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2018-й был его первым годом в качестве Судьи, 2025-й — последним из семи. То есть в этом году (ранее был 2024-й, уже наступил новый год) Судья вынесет своё последнее «решение».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самир аль-Мактум давно ненавидел Судью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не собирался ничего предпринимать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Искусство войны» говорило: «Высшее искусство войны — разрушить замыслы противника; затем — разрушить его союзы; затем — разбить его армию; и лишь в последнюю очередь — штурмовать его крепости… Война подобна воде: избегай силы и бей по слабости».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судья был словно крепостная стена. Самир не знал его подноготной, поэтому нападать на него напрямую было наихудшим вариантом. Он мог использовать другие средства, чтобы загнать Судью в угол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, устранить того, кто подаёт жалобу: если никто не будет жаловаться Судье, разве не наступит мир во всём мире?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому ему был нужен человек, который забрал бы трупы… ему был нужен человек, который забрал бы трупы… нужен человек, который забрал бы трупы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды глубокой ночью Самиру аль-Мактуму приснилось, что он стоит в знакомом коридоре, покрытом кристаллами соли, и бормочет что-то себе под нос. Мимо него проходили безликие люди, несущие гроб. Угол гроба задел пожарный кран на стене, издав глухой звук, похожий на падение арматуры на грунтовую дорогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из безликих обернулся и мельком взглянул на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самир непроизвольно моргнул, и в следующее мгновение этот силуэт оказался прямо перед ним, лицом к лицу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из призрачного видения донёсся мягкий женский голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хочешь, чтобы я помогла тебе убрать трупы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самир не испугался, а напротив, почувствовал волнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да! Я хочу принести этих мертвецов в жертву вам!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нам не нужны человеческие души, — сказала женщина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отдавать нам мёртвых — это пустая трата, как и Чёрный песок у тебя в руках — тоже пустая трата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что вы имеете в виду…? Говоря о Чёрном песке, вы имеете в виду верблюжью кровь? До сих пор она просто пылилась на складе, потому что я не знаю, как её использовать. Но клянусь, у меня и в мыслях не было растрачивать сокровища впустую! Не расскажете ли мне, как правильно ею пользоваться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда проснёшься — узнаешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,2435 +3214,595 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В час двадцать дня, неподалёку от горного массива Чёрной Скалы, примерно в семидесяти километрах к юго-востоку от верблюжьего ипподрома, несколько инженеров с севера, обливаясь потом под палящим солнцем, проверяли водопровод, снабжавший водой одну из стран Залива.</w:t>
-[...2383 lines deleted...]
-        <w:t/>
+        <w:t>Самир открыл глаза и обнаружил, что заснул в пустом коридоре белого здания. Его старые руки и ноги остыли под лунным светом, а на пожарном кране над головой остались следы от трения гроба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сцена из сна была реальной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самир был вне себя от радости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись домой, он задушил слугу и закопал его труп в жёлтый песок, пропитанный чёрной верблюжьей кровью. Он был убеждён, что когда-нибудь мертвец откроет глаза и, подобно жертвам, сопровождавшим древнеегипетских фараонов в загробный мир, или терракотовым воинам Цинь Шихуана, станет верным воином тьмы, который будет беспрекословно выполнять его приказы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже Изнанка постепенно стала известна людям, и новость случайно просочилась. Бедуин услышал об этом и тоже захотел получить свою долю. Самир, разумеется, не согласился. Так и началась череда раздоров и вражды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Соревнования начались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказал сгорбленный старик, сворачиваясь калачиком на пластиковом стуле. Его зубы почти все выпали, рот походил на чёрную пещеру, в глубине которой застряла красно-жёлтая магма. Когда он не мог сдержаться, раздавалось пыхтение, а затем внезапный взрыв:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кхе! Кхе-кхе-кхе!! Тьфу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сплюнул мокроту в бумажную салфетку, скривил губы и сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Туберкулёз, старая болячка. Не бойся, не заразно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда? Я не верил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял руку и прижал маску к переносице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик пытался завязать разговор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я раньше тоже встречал таких уборщиков трупов, как ты. Раньше мы их называли уборщиками. Сколько лет прошло? Кхе-кхе-кхе…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже предпочитаю называть себя уборщиком, — глухо ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты чем занимаешься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Торговец оружием, не скажешь, да? Хе-хе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>