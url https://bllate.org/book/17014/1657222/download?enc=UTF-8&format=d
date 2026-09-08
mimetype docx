--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,1491 +14,3635 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 70. Ну и что, что храмовая проститутка? (8)</w:t>
-[...1439 lines deleted...]
-        <w:t>Начинался ветер.</w:t>
+        <w:t>Глава 70</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мистер Шэли, вам нравится эта позолоченная зубная щётка или эта, инкрустированная бриллиантами? А также это полотенце от «Фретте», подушка от «Эрмес», ароматизатор от «Диор». Если что-то покажется вам неудовлетворительным, вы в любой момент можете сообщить…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему он всё ещё торчит снаружи, словно верблюд, а кто-то уже стал почётным гостем??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Автор говорит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычаи вымышлены, не проецируйте на реальность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 66. Разве это не священная блудница (V)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле положение Ли Вэя было не таким уж роскошным, как показалось А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У пустынных народов действительно существовала традиция уважать гостей, и к тому же доходы этого племени были весьма разнообразны. Большинство статей дохода значились в уголовном кодексе, но они не признавали никаких законов, кроме племенных обычаев, и не подчинялись никакой власти, кроме своего вождя — логика замкнулась, — так что все они купались в богатстве, и любые повседневные предметы, которыми потчевали Ли Вэя, были именитых брендов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, строго говоря, Ли Вэй считался лишь наполовину гостем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему помогли снова надеть солнечные очки. В тот момент он сидел на кожаном диване, покрытом чёрно-золотым верблюжьим пледом, наслаждался роскошным кондиционером, но обе его руки были привязаны к подлокотникам, и он не мог пошевелиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Группа членов племени быстро определилась с «любимыми» предметами гостя, оставила кучу брендов, названий которых Ли Вэй не знал, и вышла из шатра, оставив внутри одноглазого мужчину в белом халате и тюрбане. Он сидел напротив Ли Вэя, закинув ногу на ногу, и рассеянно играл с кинжалом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На низком столике из бирюзы между ними стояли кофейные чашки. Ли Вэй приподнял подбородок и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не угостите чашечкой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался звонкий металлический звук — кинжал в руке одноглазого выбил скол на кофейной чашке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Вэя дёрнулось веко. Ему очень захотелось спросить, сколько эта чашка стоит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но одноглазый не дал ему открыть рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С этого момента за каждое лишнее слово я буду отрубать тебе по пальцу. Племя бедуинов всегда ставило мужчин выше женщин, и у нас может быть женщина-вождь только потому, что она достаточно сильна и всегда держит слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она подслушивает наш разговор?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одноглазый подошёл, усмехнулся Ли Вэю, затем высоко поднял кинжал и обрушил его, словно молния!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кинжал в мгновение ока пронзил ладонь Ли Вэя, пригвоздив его руку к грубому верблюжьему ворсу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот миг Ли Вэй изо всех сил сдерживался, чтобы не закричать от боли. Пот тут же потек по его вискам, даже ресницы за солнечными очками покрылись каплями. Он выгнул спину, в глазах потемнело от боли, ноги напряглись до предела, готовые пробить песок. Одноглазый медленно, понемногу вытащил ставшее алым лезвие и, улыбнувшись, тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глубокий вдох… выдох… Неплохо, настоящий мужик. Твоя рука заживёт, это просто предупреждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сел обратно, кто-то подошёл перевязать рану Ли Вэя, намазав тыльную сторону ладони густой чёрной мазью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько минут физиологическое головокружение наконец начало отступать. Ли Вэй поднял мокрую от пота голову и хрипло спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот удар… только за то, что я задал вопрос?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или же «парень, которому неинтересны мужчины, мог почувствовать, что его мужественность подверглась вызову»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумал он, находя утешение в горькой шутке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты снова задал вопрос, я ценю твою смелость, — сказал одноглазый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, ответ таков: во-первых, Самир Аль-Мактум нас обидел, а ты его посредник. Во-вторых, ты сумел заставить всех, кто видел твоё лицо, проникнуться к тебе симпатией, и моё племя из-за этого понесло позор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с трудом скривил губы и прерывисто произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда ваш позор… наступил слишком легко. Видно, что и ваше достоинство само по себе не слишком прочно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одноглазый дёрнулся щекой от его колкости, но больше не тронул его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестное лекарство, нанесённое на тыльную сторону ладони Ли Вэя, подействовало. Рана, пробившая кость, быстро перестала болеть, по ней разлилась прохлада.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ощущение было такое, будто в плоть засунули комок холодца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только боль исчезла, страх и гнев от плена рассеялись на семьдесят-восемьдесят процентов. Ли Вэй внезапно почувствовал сожаление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сожаление о том, что в момент острой боли он не отказался от предложения Чёрной свечи «сначала воспользоваться, потом заплатить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воистину, она проникает повсюду, от неё не уберечься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он закрыл глаза, усмехнулся про себя, настроение было мрачным до предела, но движения не замедлились ни на секунду. Чёрная свеча зажглась, пламя было тусклым, словно у человека, который от волнения невольно понизил голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я нашёл в твоей памяти учебник ближнего боя от Управления безопасности. Самое время применить его на практике…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна уже остывшая капля пота скатилась по щеке Ли Вэя на бедро, отразив расслабленное лицо одноглазого. В это мгновение, не обращая внимания на рану, Ли Вэй сжал руку в кулак, напряг поясницу и живот, откинулся назад и со всей силы пнул низкий столик!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кофейник покатился по красно-белому песку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одноглазый споткнулся о край столика, потерял равновесие и, шатаясь, опустился на одно колено. Ли Вэй тут же левым ботинком изо всей силы наступил ему на лодыжку, а правой ногой точно ударил по запястью, выбив злосчастный кинжал на несколько метров в сторону!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты…!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одноглазый не ожидал такого поворота, опёрся рукой о песок, одновременно испуганный и разгневанный. Ли Вэй продолжал блокировать его нижнюю часть тела, не давая подняться, и одновременно перекатился вниз, используя вес всего тела, чтобы ослабить правый подлокотник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заклёпки, прошедшие через верблюжью кожу, были вбиты неглубоко. Роскошная обстановка, полученная благодаря проклятию очарования, в конце концов сыграла Ли Вэю на руку. В тот момент, когда металлический стержень отделился от подлокотника дивана, он схватил выступающий кусок металла и обрушил его на голову одноглазого!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одноглазый в сильном потрясении уклонился, железный гвоздь разорвал халат на его плече и вонзился в кость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ай!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну как так, разве способность не была очарованием??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй во время драки даже не снял солнечные очки — Чёрная свеча презирала Уродливого кота, а вместе с ним и навыки, дарованные этим котом, считая их недостойными использования. А сам Ли Вэй всё внимание сосредоточил на ощущении движений тела, у него тоже не было времени думать об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вбивание гвоздя в плечо врага было ещё не концом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча управляет местью, суть мести — кровь должна быть оплачена жизнью!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй погрузился в чудесное состояние, без колебаний бросился вперёд, упёршись коленом в грудину одноглазого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наручник на его левом запястье зафиксировал челюсть противника, правая рука с обломком металлического стержня захлестнула шею сзади, ноги зажали поясницу одноглазого, образуя треугольный захват. Одноглазый, извиваясь, потянулся к кинжалу в нескольких метрах, до рукоятки оставалось меньше метра, когда Ли Вэй резко оттолкнулся ногой от передней стойки и, используя инерцию, рванул назад —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глухой хруст шейных позвонков был заглушён звоном колокольчиков у входа в шатёр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женский крик вывел Ли Вэя из состояния убийственного транса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стой!! Уже достаточно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После нескольких секунд затишья Ли Вэй разжал руки и отступил на несколько шагов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потерявший сознание одноглазый с грохотом рухнул на землю, подняв тучу песка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча издала вздох, который мог почувствовать только Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не умер… у парня шея крепкая, и судьба крепкая. Ты должен мне одну голову, Лак Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она не сказала, что Ли Вэй был лучшим материалом, который она когда-либо видела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме нерешительности, вызванной психологическими факторами, у Ли Вэя не было слабых мест — ни в физических данных, ни в интеллекте, ни в способности к обучению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча в реальности была сильно ограничена, и то, насколько она могла проявить свою силу, полностью зависело от пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уродливый кот был таким же, поэтому первый никогда не искал некрасивых последователей — в потустороннем мире это ещё ладно, а в реальности бесполезно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Ли Вэй не только превосходил других талантом, но и сам прилагал усилия! Если бы он раньше не смотрел онлайн-уроки на телефоне каждый день, откуда бы у него сейчас взялся шаблон для списывания?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для Чёрной свечи Ли Вэй был словно редчайший персонаж, который прокачивается сам, даже если его не трогать. Поэтому её принципы менялись раз за разом, и в итоге она стала такой, какой сама себя в прошлом не узнала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Ли Вэй всё ещё смотрел на это как на пустое место и не придавал значения!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, вспомнив, как неосторожно попал в контрактную ловушку и с тех пор задолжал богине смерти, пришёл в ярость. Он пропустил слова Чёрной свечи, похожие на требование долга, мимо ушей и молча стоял на месте, наблюдая за вошедшей в шатёр женщиной-вождём бедуинского племени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько высоких пустынных воинов окружили его. Вождь холодно произнесла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мои соплеменники хвалили мне твою красоту и изящество, но я и не думала, что ты окажешься таким человеком. Он всего лишь полоснул тебя ножом, зачем ты хотел его убить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не стал говорить, что это вина Чёрной свечи, а спросил в ответ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы я остановился на полпути, он бы меня пощадил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вождь внезапно улыбнулась, махнула рукой, приказывая сородичам утащить одноглазого, и сказала Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сильный воин. Сними солнечные очки, позволь мне узнать тебя заново.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уверена?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не шевельнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не хочу вызывать хаос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уверена в своей силе воли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вождь обвела взглядом присутствующих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто считает, что не выдержит испытания, пусть сейчас отвернётся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько человек молча отступили на несколько шагов и закрыли глаза. Остальные, большинство, желая доказать вождю свою силу воли или просто из любопытства к Ли Вэю, остались неподвижны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял руку к дужке очков и спросил снова:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уверена?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вождь пристально посмотрела на него и твёрдо сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уверена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Ли Вэй рукой, обмотанной окровавленным бинтом, снял очки и, словно вымещая злость, бросил их в сторону:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смотрите! Смотрите сколько угодно! Бог любит вас всех! По долгу службы, если кто хочет передать весть умершим, можете тоже сказать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Автор говорит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодняшние размышления осведомлённых: действительно ли это священная блудница?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 67. Разве это не священная блудница (VI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нескончаемые неудачи последнего времени разозлили Ли Вэя, но в его последней фразе всё же была небольшая хитрость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Передать весть умершим» звучит как угроза, однако проведение ритуала общения с умершими — разве это не обязанность священной блудницы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неважно, как он это сделает, главное — сделал ли он это!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ранее Чёрная свеча туманно говорила: «Если ты не выполнишь свою (священной блудницы) обязанность, возможно, умрёшь, а возможно, столкнёшься с чем-то ещё более ужасным, что я не могу описать прилично». Ли Вэй подумал наоборот: если он, играя на грани, выполнит часть работы священной блудницы, то, возможно, отсрочит приход смерти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что? Ты говоришь, что не обязательно умрёшь, есть и второй вариант?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет-нет, Ли Вэй не хотел об этом думать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек не может быть настолько невезучим! Верь в себя!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снятие очков тоже было результатом компромисса. В чужом доме приходится подчиняться, заодно можно проверить текущую силу проклятия. Будем надеяться, что сила воли вождя действительно так крепка, как она утверждает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сняв очки, Ли Вэй начал считать про себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна секунда, две секунды, три секунды…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он досчитал до двадцати, вождь произнесла тоном, будто ничего не случилось:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я поняла, можешь снова надеть очки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вздохнул с облегчением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отлично. Речь плавная, произношение чёткое, хотя скорость реакции немного замедленная, но чувствуется, что сознание ясное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>