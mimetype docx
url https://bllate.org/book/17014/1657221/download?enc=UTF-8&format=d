--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1443 +14,4275 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 69. Их детство (3)</w:t>
-[...1391 lines deleted...]
-        <w:t>Текст основан на знаменитой песне Take Me To Church, но в переработанном виде.</w:t>
+        <w:t>Глава 69</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В данный момент очарование проклятия всё ещё находилось на стадии, которую можно было преодолеть силой воли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 65. Разве это не просто священная блудница (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то не так. В пустыне обязательно есть что-то, о чём мы не знаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По идее, мёртвые, конечно же, не должны превращаться в зомби!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Чёрная свеча не желала рассказывать Ли Вэю о связи всего этого с изнанкой мира, а призрак Эрик был глупым и ничего не понимающим простаком, так что Ли Вэю пришлось расследовать самому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оживший труп после одной пули затих. Ли Вэй запер его в морге, запер дверь, вытащил потерявшего сознание охранника наружу и положил у входа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следуя логике фильмов про зомби-апокалипсис, следующим должен был превратиться в монстра охранник. Ли Вэй опасался этого, но не мог постоянно находиться рядом с ним, поэтому ему пришлось вызвать агента А3 из ЦРУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 прервал распитие вина на банкете на полпути и, получив срочный вызов Ли Вэя, поспешно примчался, задыхаясь, и удивлённо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось? Кто на тебя напал? Неужели на территории Самира кто-то посмел поднять руку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй указал на охранника:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он видел моё лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд А3, устремлённый на охранника, мгновенно наполнился сочувствием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понимаю. Но я слышал, ты столкнулся ещё с чем-то?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ситуация очень сложная, — уклончиво ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Короче, ты можешь присмотреть за ним? Я боюсь, что, очнувшись, он сойдёт с ума, а если будет в сознании, не дай ему пойти жаловаться Самиру аль-Мактуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь на меня положиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 заверил его, а затем спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты чем займёшься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Закончу работу с нефтяным магнатом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами Ли Вэй принялся рассовывать по карманам оружие. Враг, восставший из мёртвых, пробудил в нём настороженность. А3 принёс ему несколько крупнокалиберных стволов, и Ли Вэй, недолго думая, экипировался ими, словно собирался на бой с Годзиллой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ситуацию я примерно понимаю. Человек, которого бедуинское племя приставило к Самиру аль-Мактуму, умер. Смерть была ужасной. Они хотят получить объяснения. Я пойду и дам им эти объяснения, чтобы уладить волнения, вызванные «несчастным случаем».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот именно, никого не волнует причина смерти, главное — замять дело, — сказал А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они захотят денег — ты дашь им денег. У Самира золота навалом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если они захотят, чтобы Самир выдал убийцу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда ещё проще. Вытащи любой труп, придумай историю — и дело с концом. Ты много лет сотрудничал с полицией Н-ска, а Н-ск — тоже хаотичный мегаполис. Ты наверняка видел немало странных и жестоких убийств на почве мести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верно, — отозвался Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пошёл. Ты охраняй его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ещё разузнаю насчёт «Судьи»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— громко крикнул А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда всё закончится, мы могли бы зайти в какую-нибудь таверну и пропустить по стаканчику!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Ли Вэй остановился и повернул голову, словно заинтересовавшись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его профиль, искажённый проклятием, в свете ламп казался почти безупречным, что воодушевило А3 продолжать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оставь личный контакт. У меня пока только твой рабочий адрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй помедлил, затем снял солнечные очки и подошёл к нему. Его взгляд в свете лампы казался чистым и искренним, будто он за всю жизнь ни разу не солгал. Он протянул руку и мягко произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, дай телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 уловил запах крови и нефти, доносившийся неизвестно откуда. Он всю жизнь имел дело с этими двумя запахами. В его глазах это было настолько божественным жестом, что заставило человека, живущего на острие ножа, вспомнить о мгновенной милости Смерти. Ему захотелось поцеловать его чёрные перчатки, упасть на колени перед его брюками и умолять…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он послушно протянул телефон. Пока Ли Вэй набирал номер на клавиатуре, А3, улыбаясь, ни на миг не отрывал от него взгляда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя десяток секунд Ли Вэй положил телефон обратно и сказал по-французски:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До следующей встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты слышал, как забилось моё сердце. До следующей встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А когда Ли Вэй вышел за дверь, А3 отвёл взгляд. На его лице всё ещё блуждала пьяная истома. Он присел на корточки прямо на месте, протянул руку и осмотрел потерявшего сознание охранника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре он нашёл на спине охранника, за плечом, рану, оставленную укусом трупа. Следы зубов были отчётливо видны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На жёсткое лицо мужчины снова набежали холод и оценивающий расчёт. Он зажёг сигарету, сунул её в рот, затянулся и, сквозь клубы дыма, тщательно осмотрел охранника с головы до ног. Затем он вытащил новенький пистолет, вложил его в руку охранника, поднёс безвольную руку с оружием к виску её хозяина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бах!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голова охранника дёрнулась, и он умер. А3 просунул руки ему под мышки, потащил вниз по лестнице, в укромное место на улице, и засунул тело в багажник фургона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следом он набрал незнакомый номер телефона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Это я, — сказал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Считаю нужным доложить. «Уборщик», присланный Управлением безопасности, кажется, обнаружил результаты деятельности «Совета чёрного песка»… Я, блядь, тоже не хочу этого! Но с какой стати мне его останавливать? Это не имеет никакого отношения к моей симпатии к нему!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собеседник что-то сказал. А3, выслушав, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понял. План выполняется как обычно. Какой-то охранник был укушен трупом. Чтобы он не распространял информацию, я его ликвидировал. За Лаком Ли Вэем я присмотрю. Сам он молод, с ним справиться нетрудно, но вот это проклятие действительно доставляет хлопоты, оно атакует без разбора…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему труп вдруг ожил? Я не знаю! Я, мать твою, агент, а не бедуинская колдунья. Может, его привлёк Лак Ли Вэй. Иначе почему он очнулся именно тогда, когда тот пришёл проверять?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, А3 сел за руль и поехал вглубь пустыни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему нужно было найти безлюдное место, где песчаные крысы и стервятники обглодают тело охранника, скроют следы укусов и создадут видимость самоубийства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для агента ЦРУ это был обязательный навык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако А3 не заметил, что Ли Вэй, который, по идее, должен был уже уйти, стоял на третьем этаже одного из ближайших зданий и, глядя сквозь стекло в бинокль, следил за его удаляющейся фигурой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ранее, когда Ли Вэй попросил у него телефон, чтобы ввести номер, он запустил программу прослушки, установленную Управлением безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы избежать обнаружения, программа теперь уже тихо и автоматически удалилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй отчётливо слышал весь разговор А3 с незнакомцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ключевые слова: Совет чёрного песка, бедуинская колдунья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 был заранее осведомлён о том, что труп оживёт! Он просто не ожидал, что труп пошевелится именно в тот момент, когда Ли Вэй пришёл в морг. Вода в Дубае оказалась куда глубже, чем казалось. Чьим человеком был А3?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вспомнил те две безвкусные золотые цепочки на руках агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они были точь-в-точь как у нефтяного магната Самира аль-Мактума, чьи вкусы можно назвать эстетикой нувориша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Его преданность не так прочна, как расхваливает ЦРУ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, Драйтон испытывал одновременно удовлетворение и раздражение. Он по-прежнему сдерживался, чтобы не выдать своих чувств перед Ли Вэем, отчего его тон казался сухим: «Хорошо, что ты вовремя это заметил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Программа прослушки была заранее приготовлена Ли Вэем по просьбе Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что меня насторожили его золотые браслеты и его отношение к человеческой жизни, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он всё время уговаривал меня не вникать глубоко, не впутываться в местные разборки, намекая, что это просто обычная борьба за власть. Чем больше он это делал, тем больше мне хотелось узнать, нет ли тут какого-то секрета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если он заодно с нефтяным магнатом, то бедуинское племя, возможно, с ними в сговоре? Одна сторона даёт деньги, другая — технологию, позволяющую оживлять трупы? Ведь он упомянул колдунью. «Совет чёрного песка» может означать тройственный союз, а может быть, какую-то тайную организацию в пустыне. Мертвеца считали предателем… Он предал Совет чёрного песка? На это указывала татуировка верблюда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ЦРУ в курсе, что их агент переквалифицировался в некроманта?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопросы Ли Вэя повергли Управление безопасности в замешательство, и им было трудно ответить. Драйтон склонялся к тому, чтобы временно не ставить в известность ЦРУ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это их упущение. Если они узнают, что их агент предатель, их первой реакцией будет замести следы, прикончив его, а затем сделать вид, что ничего не произошло. Если мы хотим получить извинения и компенсацию, нам нужно раздобыть неопровержимые доказательства. К тому же живой А3 пока полезен для стабилизации обстановки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проще говоря, Драйтон хотел, чтобы А3 оказался в руках Управления безопасности, а не был ликвидирован ЦРУ, что спутало бы все их планы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Далее Ли Вэю предстояло плыть по течению, притворяясь, что он ничего не знает, отправиться в пустыню улаживать дела с бедуинским племенем, которое обидел Самир аль-Мактум, и посмотреть, не удастся ли найти новые зацепки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он был уже на полпути, его догнал А3, только что избавившийся от трупа. По его поведению и манере речи совершенно нельзя было сказать, что он только что убил человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пойду с тобой, — горячо предложил А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я лучше тебя знаю этих верблюжатников в пустыне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Верблюжатники»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— одно из прозвищ бедуинов. А3 подозревал, что Ли Вэй видел сцену оживления трупа, поэтому хотел прицепиться к нему, рассеять его сомнения и помешать увидеть ещё что-то, чего не следовало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но стоило ему увидеть Ли Вэя, как другая часть его сознания брала верх. Всю дорогу он суетился вокруг Ли Вэя, был навязчиво любезен, что страшно раздражало Драйтона, находившегося на другом конце земли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше бы ЦРУ закопали этого типа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только эта мысль возникла, как её тут же задушил разум Драйтона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слушал, как А3 рассказывает Ли Вэю о традициях пустынного народа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Скачки на верблюдах — это местная традиция. Изначально это было развлечение бедуинов во время праздников или племенных сборищ, а теперь это международный вид спорта с полноценной индустрией. Самир аль-Мактум прикупил ипподром под Дубаем, вложился и основал знаменитую «Золотую верблюжью скаковую премию». Общий призовой фонд — 50 миллионов федеральных долларов. Даже члены королевской семьи приезжают посмотреть на скачки…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Самир и бедуины договорились провести переговоры как раз во время скачек?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно так, — ответил А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это делается, чтобы показать уважение к бедуинскому племени. У Самира, как у главного спонсора премии, есть невероятно роскошная VIP-ложа. Вождь племени бедуинов-женщина приведёт на скачки своих заместителей и охрану. После скачек, если переговоры пройдут успешно, они разойдутся. Если же случится что-то непредвиденное…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что тогда случится?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю точно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 погладил подбородок с заинтересованным видом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ещё с таким не сталкивался. Каждый раз Самир заранее посылает людей уладить все проблемы, так что к моменту официальных переговоров остаются лишь показная любезность. На этот раз он выбрал тебя посредником. Война или мир — решать тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всё ещё пытался убедить Ли Вэя, что убедить бедуинское племя — плёвое дело, и от этого Ли Вэй становился только более настороженным. Эта настороженность достигла пика, когда они на внедорожнике добрались до пустого глинобитного дома посреди пустыни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Никого нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, осмотрев дом, сказал А3:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это за место?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Координаты, которые дал Самир аль-Мактум, указывают именно сюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 держал в руках бумажку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай подождём ещё немного. Может, встречающие ещё не приехали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вытащил пистолет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Успокойся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А3 не хотел драться с Ли Вэем. При виде его лица сердце А3 таяло, как сахар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я клянусь тебе, здесь нет врагов!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думаю…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рёв двигателей вертолёта прервал речь Ли Вэя. Очередь из автомата прошила золотистый песок. Дюжина здоровенных мужиков в масках ворвалась в глинобитный дом. Тот, кто был главным, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто тут уборщик, нанятый аль-Мактумом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй молчал. А3 тоже не проронил ни слова. Человек в маске потерял терпение и приказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вырубите обоих и тащите к вождю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До чего же жестокий пустынный народ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча зашевелилась, но Ли Вэй подавил в себе порыв к сопротивлению и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обязательно вырубать? Только, пожалуйста, не снимайте с меня солнечные очки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меньше болтовни!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— рявкнул человек в маске.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди сними с него очки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну и абсурд! Вот невезение!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы мог подумать, что в мире существует проклятие, которое, будучи наложенным на одного человека, кажется совершенно логичным, но при этом таким необычным? А3 невольно громко закашлялся, чтобы не рассмеяться. Ли Вэй, которого толкала толпа, зыркнул на него, и А3 сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я искренне советую вам не смотреть на него…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поздно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из них протянул руку, чтобы сбить очки с лица Ли Вэя, но его движение на полпути само собой стало мягким. Кто-то задержал дыхание. В крошечной, старой, пыльной глинобитной комнате вдруг стало так тихо, что было бы слышно, как упадёт иголка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё пропало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе А3 зародилась смесь чувств, где были и скорбь по себе, и злорадство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем он получил удар дубиной по затылку и потерял сознание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько часов спустя А3 медленно пришёл в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Песчаные дюны, словно застывшие волны, окружали неглубокую низину с твёрдой глинистой почвой. С дюжину шерстяных шатров стояли рядом с проржавевшим нефтепроводом. На крышах шатров болтались солнечные батареи, электропровода грязно спутывались вокруг верблюжьих столбов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его конечности были связаны и прикреплены к металлической крышке колодца. Позади стояли три переделанных пикапа, к кузовам которых были приварены бронеплиты, а в протекторах колёс застряли обломки пограничной колючей проволоки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Где же Ли Вэй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 с трудом поднял голову, выплюнул попавший в рот песок и принялся искать «сообщника». Через несколько минут среди доносившегося ветром смеха он обнаружил его следы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>