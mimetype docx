--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,1731 +14,4403 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 68. Ну и что, что храмовая проститутка? (7)</w:t>
-[...447 lines deleted...]
-        <w:t>— Мы вообще-то редко говорим о нём посторонним. — Вождь качнула головой. — В последние годы Судья появляется всё реже и делами почти не занимается. Самир аль-Мактум его недолюбливает, считает, что именно он мешает ему подмять всё под себя. Так что неудивительно, что, услышав от тебя про Судью, Самир не обрадовался.</w:t>
+        <w:t>Глава 68</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон всё ещё мерно постукивал по столу, словно по черепу дикаря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не обратил внимания на двусмысленные намёки в словах А3 и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У Самира недавно было убийство?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, именно поэтому я и смог познакомить тебя с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 с сожалением ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За день до твоего прибытия в Дубай тело одного из его приближённых нашли в Чудо-саду. Оно было полностью обмотано чёрной нефтью и золотой фольгой, а на груди было вырезано арабское слово «предатель». Дело серьёзное, Самир приказал перевезти тело, но так и не успел заняться им — покойный был бедуином, и Самир надеялся успокоить гнев пустынных племён, замяв это трагическое дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бедуины — таинственное племя, живущее в пустыне, ведущее кочевой образ жизни, следующее за водой и травой, с уникальной культурой и долгой историей, подобное местным национальным меньшинствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Вэй спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если он больше не показывается, как мне с ним связаться?</w:t>
-[...1199 lines deleted...]
-        <w:t>— Подождите.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Самир сотрудничает с бедуинами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Насколько мне известно, они находят друг в друге то, что им нужно, — ответил А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В конце концов, Самир — филантроп, ему нужно помогать слабым, чтобы показать свою добродетель. А бедуины, живущие в глубине пустыни, оторваны от современного общества. Некоторые из них, даже получив божественное наставление, всё ещё жаждут мирского богатства, поэтому они нашли общий язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тот самый чистильщик по особым поручениям, которого нанял для меня господин Кадир? Добро пожаловать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кадир — один из псевдонимов А3, это неважно. Нефтяной магнат с длинным именем, Самир аль-Мактум, был лет пятидесяти, с орлиным носом, по бокам которого пролегали вырезанные как ножом носогубные складки. На безымянном пальце красовалось золотое кольцо, способное убить с одного удара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его дом, как и его одежда, излучал вычурную роскошь. Гостиная была достаточно велика, чтобы приземлить вертолёт, диваны были обтянуты настоящей шкурой белого тигра, журнальный столик инкрустирован мелкой крошкой бриллиантов. За окнами виднелись искусственный водопад и бескрайний бассейн, дно которого было выложено чистым золотом; при малейшем колебании воды он слепил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй порадовался, что надел солнечные очки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слегка поклонился нефтяному магнату и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что вы хотите, чтобы я для вас сделал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прежде чем я дам тебе задание, почему бы тебе сначала не снять эти очки? Я не привык, когда мужчины закрывают передо мной лицо, это заставляет меня думать, что у них недобрые намерения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот она, родина Братства Ассасинов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумал про себя Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 вступился за него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его лицо травмировано, врач сказал, что ему сейчас нельзя на свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы развеять опасения работодателя, Ли Вэй слегка приподнял очки, и тут же раздался звон — горничная, наливавшая вино Самиру аль-Мактуму, случайно опрокинула бокал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите, простите...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Горничная рассыпалась в извинениях, но Самир аль-Мактум проигнорировал её, устремив ястребиный взгляд на двухсантиметровую рану на скуле Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя мгновение он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жаль такое лицо, господин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неважно, я не зарабатываю на жизнь лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй отпустил руку, и очки снова скользнули на переносицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь вы расскажете, какая у вас проблема?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик начал расхаживать по сияющему залу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Один мой партнёр был убит. Ты не детектив, и мне не нужно, чтобы ты расследовал причину его смерти. Мне нужно только, чтобы ты достаточно чисто убрал тело и дал бедуинам подходящее оправдание, чтобы они перестали надоедать мне по пустякам. Что касается оплаты, можешь не беспокоиться, я всегда щедр с заслуженными людьми. Тебе нравится золото? Как насчёт позолоченного АК-47 с инкрустацией из бриллиантов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хлопнул в ладоши, и тут же появился человек с подносом, на котором покоилась эта доселе невиданная комбинация, и поднёс его к Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже очки не могли затмить сияние богатства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэя ослепило, он отвернулся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Договорились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично, я люблю решительных людей. Если у вас больше нет дел, можете идти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подождите, — остановил его А3, — господин аль-Мактум, я хотел бы спросить вас об одном человеке. Вы слышали о «Судье»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я видел их только в здании суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик ответил, не оборачиваясь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я иду на банкет. Желаю вам приятно провести вечер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, он знает о «Судье», просто не хочет нам говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 с негодованием налил себе бокал вина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот старик вечно говорит загадками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй держал бокал и рассеянно наблюдал за происходящим вокруг. Когда лицо было закрыто, эффект проклятия немного ослаб. Они сидели в углу, и в банкетном зале почти никто не смотрел в их сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Самир аль-Мактум интересуется миром изнанки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 маленькими глотками потягивал вино:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что? Ты подозреваешь, что эти люди связаны со сверхъестественными силами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он прислал мне фото покойного. Выглядит не очень похоже на обычную месть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказал Ли Вэй, пролистывая фотоальбом в телефоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На фото тело лежало в разноцветных зарослях цветов. Живописный искусственный пейзаж и чёрная сырая нефть, покрывавшая труп, образовывали резкий контраст. Мелкие кусочки золотой фольги, рассыпанные по поверхности тела, отражали зловещий тёмно-алый свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 заглянул и посмотрел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но история бедуинских племён гораздо длиннее, чем время возникновения мира изнанки. Хотя они любят приплетать к этому разные религиозные вещи, это не одно и то же. Самир аль-Мактум тоже сказал, чтобы ты не заморачивался причиной смерти. Лучше послушай его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не стал это комментировать, убрал телефон и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пойду посмотрю на тело. Подожди меня здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 встал и взял его за руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты правда так серьёзно к этому относишься? Ты здесь, чтобы найти «Судью». Помощь Самиру — не главная твоя задача. Присядь, выпей со мной, расскажи о себе. Я тоже хочу поделиться историями из своей работы...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй чуть приподнял очки, и его открывшиеся глаза несколько секунд смотрели на А3, после чего он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заткнись. Я занят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он развернулся и быстрым шагом ушёл. А3, оставшись на месте, покраснел и, чтобы скрыть это, отхлебнул вина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ЦРУ могло выбрать такого человека? У них там недавно сокращение штата переборщили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оценка Драйтона была довольно резкой, но он не стал говорить это в лицо Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй осматривал тело. Благодаря приказу нефтяного магната с длинным именем охрана его не останавливала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за низкой влажности тело ещё не разложилось, и, благодаря своевременному помещению в холодильную камеру, его внешний вид практически не изменился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он наклонился, внимательно разглядывая кожу покойного. Ещё когда смотрел фото, Ли Вэю показалось, что цвет разбросанной по телу золотой фольги был неправильным. При ближайшем рассмотрении она выглядела ещё более странно, словно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будто пропитана кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А также слово «предатель», вырезанное на груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кого предал покойный?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бедуинов или Самира аль-Мактума?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем ближе он подходил, тем сильнее становился запах гнили от тела. Это исходило не от самого трупа, а от запаха золотой фольги, смешанной с нефтью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя ещё полминуты Ли Вэй нашёл на ягодице покойного татуировку в виде верблюда, лежащего в пустыне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он постучал по татуировке рукой в перчатке, сфотографировал и спросил у Управления безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что означает этот рисунок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дайте нам время, в базе данных ЦРУ его нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Федеральное ЦРУ, специализирующееся на дестабилизации за рубежом, не видело такой татуировки. Это означало либо то, что она неважна, либо то, что стоящая за ней организация очень глубоко законспирирована.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй хотел ещё спросить об агенте А3 и нефтяном магнате, но в этот момент охранник, ответственный за тело, толкнул дверь и вошёл:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Время вышло, федерал. Даже с разрешения господина аль-Мактума ты можешь находиться в морге только пять минут...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не договорив, он увидел лицо Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В морге было темно, Ли Вэй снял очки, чтобы лучше видеть. Когда охранник вошёл, он как раз поднимал голову, одной рукой держа другую за запястье, собираясь снять перчатку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они несколько секунд молча смотрели друг на друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охранник вдруг сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В моей стране гомосексуализм вне закона. Но если ты захочешь, я могу переехать с тобой в Федерацию и жить у тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ты ещё и наглеть вздумал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй собирался отказаться, но выражение лица охранника резко исказилось, и он прорычал ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты со мной сделал? Что ты со мной сделал?! Ты дьявол! Я никогда не любил мужчин!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в бешенстве бросился вперёд, замахнувшись кулаком, чтобы ударить Ли Вэя, но его взгляд непрестанно скользил по губам и нижней части тела Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: — ...Ты куда смотришь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охранник, придя в себя, с ужасом и отчаянием произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дьявол!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дьявол тоже был крайне недоволен!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй на ходу надел очки, уворачиваясь, держась за секционный стол, и безуспешно пытался объясниться. Но гомофобия лишает разума, охранник не слушал ни слова, высоко занёс электрошокер, настаивая на том, чтобы доставить Ли Вэя в полицию и религиозный трибунал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут ещё и Чёрная свеча богини смерти прибежала добавить хлопот:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Каждый раз, когда я тебя вижу, ты такой же неудачник. После инцидента с уродливым котом я поразмышляла и поняла — возможно, умеренная отсрочка платежа необходима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не мешай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сновал среди груды тел, на ходу бросая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я занят, ты загораживаешь мне обзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала выслушай моё предложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказала Чёрная свеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я разрешу тебе в любое время использовать некоторые базовые навыки. А когда получишь крупный заказ на убийство, тогда и расплатишься сразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не только «сначала используй, потом плати», но ещё и в рассрочку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй уже почти соблазнился, но, упорно не желая склоняться перед человеческими жертвоприношениями, ответил уклончиво:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потом поговорим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты просто неприступен!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча прямо кипела от злости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Посмотрим, как долго ты продержишься!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй промолчал. Неподалёку охранник с искажённым лицом, с размаху обрушил электрошокер вниз, вместе с холодным ветром морга...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг одно из тел, обёрнутых золотой фольгой, резко село и вцепилось в него зубами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй резко затормозил, остановившись перед другим трупом, и с изумлением уставился на эту невероятную сцену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Труп прокусил кожу и мышцы на спине охранника и продолжал углубляться. Зубы тёрлись о кости, издавая хрустящие звуки. Охранник не выдержал и завопил, но электрошокер в его руке всё ещё по инерции опускался на голову Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча фыркнула и сказала Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Расслабься, считай, что я дарю тебе пробный талон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами некая глубокая, великая сила окутала Ли Вэя. Чёрная свеча не управляла его телом, а лишь направляла. Он с реакцией, почти недоступной человеку, уклонился в сторону от атаки охранника и одновременно поднял руку, перехватив запястье охранника, толкнул, а затем потянул...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Электрошокер оказался в руке Ли Вэя, и он с силой опустил его на голову трупа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Труп, почувствовав боль, разжал челюсти. Охранник, пошатываясь, упал на пол, обернулся и с гневом и изумлением уставился на них:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не дав ему договорить, легонько надавил ему на шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охранник тут же потерял сознание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй снова обернулся, вытащил пистолет и засунул дуло в широко раскрытый рот трупа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бах!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Труп тоже затих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видишь, это же очень просто. Ты сделал это сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказала Чёрная свеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты всегда боялся прямого столкновения с людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй глубоко, с усилием вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это было?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он, поправляя очки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему труп двигается в реальности? Я случайно не попал в мир изнанки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сам разбирайся. Когда в следующий раз попадёшь в опасность, я приду снова — тебе многое стоит исправить как можно скорее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свеча погасла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй постоял в тишине несколько мгновений, затем открыл связь с Управлением безопасности и без предисловий сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я столкнулся с зомби. Тот, у кого была татуировка верблюда, превратился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>