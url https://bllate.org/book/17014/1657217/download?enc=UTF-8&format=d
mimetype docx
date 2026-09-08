--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2483 +14,4051 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 67. Ну и что, что храмовая проститутка? (6)</w:t>
-[...2431 lines deleted...]
-        <w:t>— Ты разве не о том Судье, который живёт в пустыне?</w:t>
+        <w:t>Глава 67</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было беспилотное такси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впервые столкнувшись с таким высокотехнологичным устройством, Ли Вэй с любопытством обошёл машину два раза. Когда он уже собирался на третий, стекло автоматически опустилось, и изнутри донёсся синтезированный механический голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе пора садиться, мистер Шерри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шерри — временный псевдоним Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ИИ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй, открывая дверцу машины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая сегодня температура воздуха?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил синтезированный голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— От 19 до 28 градусов по Цельсию, влажность низкая, ясно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И добавил: — Но ты ошибаешься: я не ИИ, а твой напарник. Позволь представиться: я проработал в ЦРУ десять лет, можешь звать меня А3. Я отвечаю за то, чтобы привести тебя к тому, кто сможет тебе помочь, — человеку с позывным «Судья».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сел на заднее сиденье:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты мужчина или женщина? Почему не показываешься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что кое-что о тебе слышал, — ответил А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я выполняю опасное задание. Управление безопасности приставило тебя ко мне, что само по себе спутало мои планы. А потом они ещё сказали, что каждый, кто тебя увидит, безнадёжно влюбится. Звучит, конечно, как полная чушь, но, чтобы избежать ошибок, я решил сначала понаблюдать за ситуацией через камеру на расстоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина тронулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто тебе это сказал? Чушь собачья, — повысил голос Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня и правда возникли кое-какие мелкие неприятности, но не настолько серьёзные. Стюардессы, стюарды и пилот в самолёте вели себя со мной абсолютно нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3: — Возможно, их просто сдерживал профессионализм. Давай проверим: я припаркую машину у входа в парк, а ты попробуй за десять минут собрать несколько номеров телефонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: — ? В этом есть необходимость?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть, — настоял А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я должен быть уверен, что смогу мгновенно среагировать, когда твоё состояние начнёт меняться. Например, сегодня никто не оставил тебе номер, завтра — три человека, послезавтра — десять. Это значит, что проклятие на тебе усиливается, понимаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю понравилось слово «проклятие».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, но тебе нужно скорректировать критерии оценки. Даже без проклятия того кота раньше ко мне иногда сами подходили знакомиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3: — Сочту, что это не чрезмерная самоуверенность...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Привет, красавчик!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— внезапно раздался стук в стекло снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я заметила, что ты один! Не хочешь сходить вместе пообедать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3: — ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откажи ей, — сказал агент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй замахал рукой в окно, беззвучно произнося губами: «У меня есть парень».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина снова тронулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй развёл руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 не обратил на него внимания, бормоча себе под нос: — Ситуация серьёзная, проверять больше не нужно. Эффект проклятия страшнее, чем я думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди, боже мой — тебе обязательно нужно избегать туристических мест. Ты хоть понимаешь, какой сейчас период?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй взглянул на дату: не праздник, не чёрная пятница, не безумный четверг. Всё нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сезон хаджа в Мекку!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— низкий механический синтезированный голос сорвался на визг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Ли Вэй рефлекторно поднял голову и посмотрел вдаль, в сторону серо-жёлтой линии горизонта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его янтарной радужке отразился раскалённый докрасна железный шар — это было солнце над пустыней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А за пределами поля зрения Ли Вэя извилистые дороги, ведущие к этому железному шару, несли на себе десятки тысяч автобусов, пикапов и старых легковушек, стремящихся к святым местам. На крышах были привязаны выцветшие одеяла и кувшины с водой. Мужчины, закутанные в мятые белые балахоны, женщины в чёрных вуалях, похожие на догоревшие клочки бумаги, плотно заполняли улицы. Запах пота смешивался с песком, липнущим к воздуху. Кто-то стоял на коленях у обочины, заклеивая пластырем стёртые в кровь подошвы. Радио прерывисто читало суры Корана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Многие используют Дубай как перевалочный пункт, — мрачно произнёс А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Огромное количество паломников ненадолго задерживается в этом городе. Тебе нужно быть предельно осторожным, чтобы тебя не объявили еретиком или не спровоцировать международный скандал...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вытер пот со лба и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я постараюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот наконец они с А3 встретились лицом к лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беспилотное такси остановилось перед светло-жёлтым жилым домом. А3, одетый в футболку с коротким рукавом и шорты, стоял на балконе второго этажа, куря и глядя сверху на Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был молодой мужчина лет тридцати пяти — тридцати шести. Чёрные волосы, чёрные глаза, высокая переносица, чёткие надбровные дуги, взгляд с лёгким налётом ястребиной остроты. Кожа здорового пшеничного оттенка, борода аккуратно подстрижена. На запястьях, проступающих синими венами, висели две слегка безвкусные золотые цепочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И как только он увидел Ли Вэя, он быстро отступил на три шага назад, с грохотом задёрнул балконную штору и спросил издалека:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышал, на Востоке был полководец по имени Ланьлин-ван, который каждый раз, выходя на поле боя, надевал маску. Не мог бы ты тоже надеть одну?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: — ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он нахмурился, испытывая одновременно злость и смех, и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боюсь, что влюблюсь в тебя, — медленно ответил А3, прячась за шторой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не признание и не домогательство. Ты знаешь, о чём я. Твоё лицо кажется мне опасным. Ты очень красиво выглядишь. Это тоже эффект проклятия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всегда так выглядел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цок, — прищёлкнул языком А3, отдёрнул штору, спустился вниз и открыл Ли Вэю дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всё время профессионально опускал голову, не глядя прямо в лицо Ли Вэю, чтобы не подпасть под действие странного приворота:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заходи. Как ты умудрился подцепить такое странное проклятие?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Долгая история, — Ли Вэй уже начал задумываться, не стоит ли и правда раздобыть маску, — я срочно ищу человека по имени «Судья». У тебя есть какие-нибудь зацепки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, я проторчал в Дубае три года и никогда не слышал о такой личности, — А3 подошёл к журнальному столику и сел, затушив докуренную сигарету в пепельнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он торговец информацией или маг, специализирующийся на сверхъестественных явлениях?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В реальности существуют маги?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ничего не знаю, но если Изнанка и злые духи объявились, то чему ещё невозможно случиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А3 задумался на мгновение и сказал: — Может быть, нам стоит придумать способ выманить его. Твоя работа — криминальный уборщик...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Криминальный уборщик мест преступления, — поправил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разница в одно слово, а разница огромная. Он был законным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Я имею в виду твою подставную личность, — сказал А3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Криминальный уборщик как посредник отлично подходит для посещения разных важных мест. Если тебе удастся завоевать известность в высших кругах Дубая, «Судья», возможно, сам выйдет на связь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У каждого своё ремесло. Ли Вэй решил прислушаться к совету десятилетнего ветерана-агента:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Звучит разумно. У тебя есть какие-нибудь выходы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полно. В Дубае только в этом плане всё достаточно удовлетворительно. Где угодно можно встретить важных персон — слышал ли ты о Самире аль-Мактуме?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Длинное имя. Ли Вэй решил, что при следующей встрече будет называть этого человека просто «Длинное Имя».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю. Кто он?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3: — Самир аль-Мактум — нефтяной магнат Дубая. Завтра вечером он устраивает на Пальме Джумейра благотворительный ужин по вопросам международной энергетики. Поскольку других зацепок у нас всё равно нет, ты можешь попробовать на него попасть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>День спустя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй стоял перед зеркалом в полный рост, поправляя галстук. В уши ворвался голос Драйдена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё идёт гладко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Трудно сказать. Пока «Судья» без вести пропал, а агент ЦРУ А3 решил познакомить меня с одним нефтяным торговцем с Ближнего Востока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышал об этом. Самир аль-Мактум. Возможно, тебе придётся сделать за него кое-какую грязную работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного. Обязанности личности Шерри лишь на один шаг дальше моей обычной работы — убирать трупы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив с галстуком, Ли Вэй начал выбирать пиджак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как думаешь, какой цвет костюма мне идёт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чёрный, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но не с тем галстуком, что у тебя сейчас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда ты знаешь, какой у меня галстук? У нас же только голосовая связь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаю, у меня сложилось определённое представление о твоих вкусах... Но ты уверен, что хочешь одеваться красиво?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В народе говорят: одежда делает человека. Накидка на внешность человека способна добавить привлекательности. А Ли Вэю сейчас не нужны были добавки, ему нужна была отрицательная добавка. Разумеется, эта отрицательная добавка не означала отсутствие одежды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пробовал. Странная одежда и обычная дают почти одинаковый эффект. Первая к тому же привлекает тех, кто изначально не обращал на меня внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге Ли Вэй последовал совету Драйдена и выбрал чёрный костюм-пятёрку: чёрный пиджак, чёрная рубашка, чёрный галстук, чёрные перчатки, чёрные туфли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из всего тела только глаза были ярко-зелёного цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сфотографировался перед зеркалом и отправил снимок Драйдену. Драйден долго не отвечал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не придал этому значения, взял чемоданчик с инструментами и вышел за дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 ждал его, опершись на дверцу машины. Когда появился Ли Вэй, агент, как обычно, не стал смотреть на лицо, а скользнул взглядом по его средней и нижней части тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он внезапно поднял руку, прикрывая рот и нос, отвернулся и замер на мгновение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, находившийся за океаном, почувствовал неладное и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Я не знаю, как тебе это описать, — Ли Вэй сжал пальцами переносицу, медленно произнося, — я полностью экипирован, ни одного участка кожи не видно, а у моего напарника, кажется, пошла носом кровь, когда он на меня взглянул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: — ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего лишь один день прошёл!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 64. Разве это не храмовые блудницы? (Часть 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ситуация и вправду становилась всё серьёзнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В общей сложности не прошло и пяти дней, а проклятие на Ли Вэе уже развилось до такой степени, что могло внезапно давать сильные намёки. А3 сказал, что ему трудно описать ту внезапную ударную силу, но она «производит сильное впечатление».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В обычное время ещё ничего, если немного осторожничать, то проблем не возникнет, — сказал он по пути на банкет к благотворителю по имени Самир аль-Мактум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К тому же твоя внешность не из тех, что лишены агрессивности. Некоторые парни, не интересующиеся мужчинами, возможно, даже почувствуют вызов своей мужественности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сидел на пассажирском сиденье, скрестив руки, в тёмных очках, с бесстрастным лицом, как безжалостный наёмный убийца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В другое время он хотя бы улыбнулся, а если бы был в хорошем настроении или рядом был любимый человек, то мог бы и подшутить. Но сейчас такие действия явно были неуместны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3, сидевший за рулём, покосился на него и продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я нахожусь где-то между двумя этими типами: я и чувствую твоё притяжение, и испытываю смутное ощущение вызова... Однако то, что случилось только что, было совсем другим чувством. Какая-то часть моих ощущений была искусственно усилена. Ты когда-нибудь пробовал наркотики?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй холодно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А3 пожал плечами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже. Но предполагаю, что состояние гормонального дисбаланса примерно одинаково. У меня участилось сердцебиение, кровь прилила к голове, начались галлюцинации, а затылочные нервы, связанные с шейным отделом позвоночника, словно ударило током.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Где-то далеко, в Управлении безопасности, кто-то анализировал коллеге:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, на этого агента уже повлияли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поглядим... В его личном деле сказано, что он и так был распутным и неразборчивым, не гнушался ничем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден несколько раз постучал пальцами по столу и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ЦРУ выбрало такого человека? Его глупые, скучные шуточки только помешают нашим суждениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Агент А3 достаточно умён и предан, — беспристрастно ответил подчинённый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он пять лет прослужил на Ближнем Востоке и поддерживает хорошие отношения с половиной тамошних богачей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем А3 сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Позволь нескромный вопрос: ты любишь мужчин, верно? Я обдумываю, как представить нас Самиру аль-Мактуму. Формально он филантроп, но на деле — теневая рука, контролирующая цены на нефть на Ближнем Востоке. Деньги, проходящие через его руки, часто грязнее пуль. Но он доверяет мне. Я однажды помог ему разобраться с наблюдением ЦРУ — на самом деле мы намеренно подставились. После этого Самир часто делится со мной подробностями своего бизнеса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>