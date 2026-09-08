--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,1475 +14,3603 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 66. Ну и что, что храмовая проститутка? (5)</w:t>
-[...1423 lines deleted...]
-        <w:t>Сегодняшний вопрос для посвящённых: а точно ли он именно храмовая проститутка?</w:t>
+        <w:t>Глава 66</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сделал паузу, незаметно выпрямился и спросил: — Есть вопросы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не заговорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял руку: — У меня есть вопрос. Такэси Мицуи знает, что мы ведём его расследование?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он контактировал с Хань Цзэ, и после того, как тот попался, ему было трудно не среагировать, — ответил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но он не станет действовать опрометчиво. В конце концов, стоит дёрнуть один волосок — и всё тело придёт в движение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это уже касалось скрытых политических столкновений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бюро безопасности могло быть уверено, что у Такэси Мицуи нечисты руки, и сам Мицуи догадывался, что Бюро безопасности знает о его нечистых руках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако внутри федерального правительства не было единого монолита, и оно не представляло абсолютной справедливости. Слишком много было серых зон, которыми можно было манипулировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, как успешный бизнесмен, Мицуи не стал бы сразу высказывать свою позицию или сбегать, а скорее уничтожал бы улики, подчищал риски, создавал хаос, манипулировал общественным мнением и подкупал чиновников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы расследование Бюро безопасности велось слишком открыто и агрессивно, это создало бы для него чрезмерное давление, и тогда он, как загнанная в угол собака, перепрыгнул бы стену, пошёл бы ва-банк: потратил бы деньги на финансирование оппозиции, вызвал социальные волнения или даже нанял киллеров для убийства руководства соответствующих департаментов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В настоящее время Бюро безопасности не хотело доводить дело до такого исхода, пока улик недостаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому мы как можно более скрыто собираем улики, стараемся подкупить или переманить на свою сторону ключевых фигур из его окружения, проверяем налоговые и финансовые лазейки, избегая излишнего давления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таковы были основные принципы стратегии действий, установленные Драйденом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После совещания Драйден прошёл сквозь толпу к Ли Вэю: — Ты чего сегодня пришёл? Разве тебя это не интересует?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю было лень следить за процессом, как кучка людей препирается ради собственной выгоды, он хотел знать только итог, поэтому каждый раз просто шёл читать краткое резюме от Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если это касается меня, мне интересно. Такэси Мицуи пошлёт кого-нибудь тебя убить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скорее, чем убийство, он постарается поймать меня на ошибке и заставить уйти в отставку. У тебя шансов столкнуться с опасностью больше, чем у меня. Если они узнают твою личность, то, возможно, попытаются предупредить меня, убрав тебя. Я советую тебе не расставаться с пистолетом и каждый раз, возвращаясь домой, сначала проверять дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я так и делаю. Сплю чуть ли не в обнимку с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй достал пистолет и показал его Драйдену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но прошлой ночью всё равно произошёл небольшой инцидент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден мгновенно напрягся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он оглядел Ли Вэя с ног до головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ранен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, хуже, — серьёзно сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Один кот пытался заставить меня работать в заведении с сомнительной репутацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—...?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через десять минут они вернулись в зал заседаний №3, только вот люди в комнате сменились. Группа исследователей в белых халатах оживлённо обсуждала уродливую статую кота, стоящую перед Ли Вэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давайте обсудим рационально. Почему он угрожал господину Ли Вэю стать священной блудницей? Почему госпожа Юй Шань не получила такой же угрозы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, у него нет злого умысла, он просто не умеет выражаться, — поспешил сгладить ситуацию другой человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С «юаньян» просто дело не дошло до этого этапа. Она поддалась соблазну силы и сразу согласилась стать последовательницей статуи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Адъютант Драйдена с внезапным пониманием произнёс: — Мёртвые партнёры той самой «юаньян»! Статуя сказала господину Ли: «Тридцать дней тебя будут преследовать во сне священные блудницы, заставляя жениться». Возможно, партнёры той женщины как раз и были теми самыми священными блудницами. Они подчинялись её приказам, а когда тридцать дней истекали, их приносили в жертву божеству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таком случае, неужели господин Ли Вэй, отказавшись от требования статуи, уже стал в некотором смысле священной блудницей, и ему осталось жить всего тридцать дней? А как же Богиня Смерти? Ей нет до этого дела?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он совершенно не хотел вмешиваться в этот разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вроде бы обсуждали очень серьёзную и опасную тему, но звучало это всё более и более странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден нахмурился и спросил: — А те люди из управления, что раньше изучали эту статую? У них никакой реакции не было?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эм, действительно нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторое время все перешёптывались, затем один смельчак выдвинул своё предположение: — Похоже, у этого божества есть требования к внешности его последователей и священных блудниц... Будь то та женщина, её партнёры или господин Ли, все они выглядят гораздо лучше обычных людей. А исследователи из нашего управления...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент камера крупным планом показала лысины и очки его и коллег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт возьми, звучит убедительно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден взглянул на Ли Вэя. Ли Вэй ответил невинным взглядом. Через мгновение Драйден с головной болью спросил: — А что Богиня думает по этому поводу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Богиня говорит: «Канал занят, попробуйте позже».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча быстро замерцала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тебе не говорил, но ты кого за Богиню принимаешь? Знаешь, какая это честь — разговаривать с Богиней? Сколько из десятков миллионов верующих способны на это? Если бы не та морская дева, я бы с тобой вообще не стал связываться. А ты каждый день либо пытаешься халявно что-то получить, либо приносишь всякую странную ерунду, оскорбляя Богиню...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего ты взял, что это оскорбление?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— запротестовал Ли Вэй, стоя на коленях перед статуей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во-первых, жареная курица — это деликатес человеческого общества. Во-вторых, этот кот называет себя божеством. Я подношу его Богине — моя преданность видна даже дню и луне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... В следующий раз так не делай. Это первый раз, я прощаю тебя лишь однажды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет от чёрной свечи померк, словно она рассердилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отношения между богами сложны и запутаны. Лучший сценарий — это жить, не мешая друг другу, не беспокоя друг друга. Малейшая ошибка в твоих действиях может вызвать катастрофу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не поддаваясь ни на уговоры, ни на угрозы, резко переспросил: — Катастрофу Изнанки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, думаешь, катастрофа Изнанки не касается реальности!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пламя свечи яростно раздулось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, не буду с тобой спорить. Просто запомни: проявляй к Богине побольше уважения. Иначе, когда получишь божественное наказание, не жалуйся, что я не предупреждал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она, видимо, считала свою угрозу суровой, но Ли Вэй подумал: он вёл себя настолько дерзко, а получил лишь словесное предупреждение. Богиня хоть и не даёт в долг, но великодушна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, я и не доживу до того дня, когда получу божественное наказание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он убрал выражение с лица и ровным тоном произнёс: — Тот кот сказал, что мне осталось жить всего тридцать дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча: — Что?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пересказал угрозу уродливого кота. Сначала свеча вздохнула с облегчением ( — А, так «тридцать дней»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это ты сам додумался, а не он прямо сказал.), а затем пришла в ярость:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Священная блудница Ваала?! С какой стати? Разве он не знает, что Богиня рассматривает тебя как кандидата в наши Проводники? Погоди-ка, я пойду спрошу Богиню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она с грозным видом погасла. Ли Вэй не покинул особенное пространство, созданное чёрной свечой. Ему оставалось только сидеть на коленях на подушке и тупить. Через пять минут свеча снова зажглась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— … Угроза настоящая, — мрачно заговорила она.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё из-за того, что ты отказался нам. Это дело касается другого божества, Богиня не может вмешаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так та статуя и есть Ваал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча презрительно фыркнула: — Ха! Она, как и я, в лучшем случае может считаться воплощением части силы Ваала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал и спросил снова: — Но ведь это принуждение к занятию непотребством?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За всю свою жизнь Ли Вэй и представить себе не мог, что буквальное значение этого слова может быть применено к нему самому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм! Именно! Ни капли морали! Позор для божества!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: — Что будет, если я стану священной блудницей? Я умру через тридцать дней?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча помолчала, затем сказала: — Ты же знаешь, в эпоху, когда цивилизация ещё не пробудилась, священная блудница должна была выполнять определённую работу: даровать верующим благословение, проводить праздники урожая, совершать ритуал священного брака и так далее. Если ты не выполнишь свои обязанности, возможно, умрёшь, или, возможно, столкнёшься с чем-то гораздо худшим, что я просто не могу описать благопристойно. В то же время твоя привлекательность сильно возрастёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел Ли Вэй высказаться, как она первой разразилась проклятиями: — Отребье! Сволочь! Способен только на эти пошлости!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она действовала не ради Ли Вэя, а из личных предпочтений — хотя все жанры 18+, те, кто занимается насилием, свысока смотрят на тех, кто занимается эротикой, а те, кто занимается эротикой, не уважают тех, кто занимается насилием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычное дело для людей (и богов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прокляв её несколько раз, свеча немного успокоилась: — Не волнуйся, в этом деле ещё есть пространство для манёвра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве ты не сказала, что Богиня не может вмешаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, но я могу дать тебе несколько советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча замедлила темп речи, стараясь, чтобы Ли Вэй «расслышал» каждое произнесённое ею слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тридцать дней — это не последний срок, но чем дольше ты тянешь, тем заметнее на тебе будет ярлык «священная блудница». Поэтому тебе нужно поспешить на Восток, в богатый город посреди пустыни. Найди там человека, которого называют «Судья». У него есть способ решить твою проблему. Возможно, он же ответит и на твои вопросы о загадках Изнанки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Богатый город посреди пустыни означал город под названием «Дубай».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рейс в Дубай уже организован, можешь вылетать в любое время. Агенты ЦРУ, базирующиеся на месте, предоставят тебе информацию и помощь, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы предотвратить внезапные несчастные случаи и покушения со стороны Мицуи, тебе на этот раз понадобится ложная личность. Тебя будут звать Шелли. Ты тоже метис. Работа — клинер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: — Уборщик?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уборщик, но не обычный уборщик, а тот, кто в организованной преступности отвечает за устранение вещественных доказательств преступления, обработку трупов или свидетелей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев удивлённое выражение лица Ли Вэя, Драйден объяснил: — Такой полулегальный статус посредника снижает бдительность объектов контакта и позволяет тебе легче действовать в хаотичном регионе Западной Азии. Подробности ложной личности расскажу в дороге. Есть ещё вопросы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил: — А что делать с моей собакой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден пообещал при всех: — Я позабочусь о ней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди в комнате опустили глаза и делали вид, что не слышали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подозревал, что у них есть отдельный чатик для обсуждения сплетен, куда его и Драйдена специально не добавляли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, если уж на то пошло, все действия Драйдена оставались в рамках дружеского общения благородных мужей. Их взаимодействие с Ли Вэем в лучшем случае казалось занятным из-за определённых обстоятельств (поезд с партнёрами), но ни у кого не вызвало бы пошлых фантазий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работая в одном офисе правительственного учреждения, приходится думать и о таких мелочах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мысли Ли Вэя пробежали несколько кругов, и он сказал: — Я могу выдвигаться в любой момент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До этого он отдыхал всего неделю, но не решался затягивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Откуда ему знать, какие ещё сюрпризы выкинет ярлык «священной блудницы»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 63: Всего лишь священная блудница (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добро пожаловать в Дубай!! Ты впервые летишь на частном самолёте, не забудь поставить нам хорошую оценку в управлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пилот и стюардесса помогли Ли Вэю выгрузить багаж из самолёта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дальше мы тебя проводить не можем. Добираться до отеля придётся самому на такси. Большинство местных говорят на федеральном языке, не беспокойся о проблемах с общением. Но я слышал, что у тебя есть некоторые... такие обстоятельства, которые трудно пропустить на обычных сайтах. А Дубай — религиозная страна, публичное проявление чрезмерной нежности здесь незаконно. Поэтому старайся не держаться за руки, не обниматься и не целоваться. Хотя я и не говорю, что ты не можешь нарушить закон — ты наверняка его нарушишь, — но будет слишком неловко, если тебя арестуют за это и посадят в кутузку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами пилот махнул Ли Вэю рукой и вернулся в самолёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, стоявший на травянистой площадке для стоянки самолётов:...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветер региона Западной Азии, наполненный песком и пылью, раздувал его только что подстриженные короткие волосы во все стороны. Небо было высоким и глубоким, отливало таинственным тёмно-синим цветом. В полдень солнечный свет, словно плётка, палил землю. В глубине пустыни вдалеке преломлялись волны миража.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пошёл к выходу из аэропорта в нагретом до состояния липкого сиропа воздухе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был его первый раз, когда он покидал Америку и попадал на незнакомый континент. Всё вокруг казалось новым. Одежда местных жителей ничем не отличалась от его собственной, они шагали торопливо, не обращая на туристов никакого внимания. Улицы были широкие и пустые, машин на дороге было видно немного. Выйдя из аэропорта, он увидел некоторые аккуратно расположенные глинобитные одноэтажные дома охристого цвета. Пройдя дальше, он заметил несколько трёх-четырёхэтажных построек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окраины города были не такими оживлёнными, как представлял себе Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, таща чемодан, не очень умело воспользовался местным приложением, чтобы вызвать такси. Через несколько минут перед ним появился Chevrolet Bolt странной формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В машине никого не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>