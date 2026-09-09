--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -14,2083 +14,3443 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 65. Ну и что, что храмовая проститутка? (4)</w:t>
-[...2031 lines deleted...]
-        <w:t>Обычаи здесь вымышлены, не переносите это на реальность.</w:t>
+        <w:t>Глава 65</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Автор говорит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Примечание: Venkatanarasimharajuvaripeta и Wolfeschlegelsteinhausenbergerdorff — настоящие имена, первое — индийское, второе — немецкое. Я их не выдумал, но не спрашивайте меня, как они произносятся, и не давайте собаке такие имена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>УАСП (белый англосаксонский протестант): сокращение от White Anglo-Saxon Protestant, обозначает богатых американцев высшего класса англосаксонского протестантского происхождения с широкими политическими и экономическими связями (из Байдупедии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 61. Интерлюдия: Собака и кошка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гость спит на кровати, хозяин — на диване, всё логично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но дом Драйдена большой, и кровать у него тоже большая, на ней с лёгкостью поместились бы двое плюс собака — к тому же они уже спали на одной кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был уверен, что не потревожит Драйдена. В прошлый раз он разбудил его из-за того, что койка в поезде была слишком маленькой, и любое лёгкое движение походило на землетрясение магнитудой в восемь баллов. По сравнению с этим на кровати Драйдена даже с двумя людьми между ними оставался Тихий океан, и ни о каком беспокойстве не могло быть и речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты точно уверен, что хочешь спать на диване?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— на этот раз Ли Вэй спросил очень серьёзно, чтобы Драйден не понял превратно. «Мы можем лечь на кровать, просто немного отодвинувшись друг от друга.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да, я не против.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказать «с удовольствием» прозвучало бы как намёк, а прямой отказ мог показаться пренебрежением. Драйден потратил полсекунды на выбор нейтрального слова и ответил: «Я не иду в спальню потому, что сегодня всё равно планировал засидеться в кабинете допоздна. За последние несколько дней накопилось слишком много работы и писем.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он включил планшет и показал Ли Вэю экран, усеянный красными точками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Иди спать первым. В Изнанке у тебя было гораздо больше работы, чем у меня.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это правда. Ли Вэй то избивал слепого посохом, то сражался с Хань Цзэ, а между делом ещё и душевно побеседовал с начальницей поезда Юй Лянь. И мозг, и тело не знали отдыха. Он не смог сдержать зевок и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я не запираю дверь. Когда закончишь с работой, можешь лечь на кровать.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден кивнул, и Ли Вэй направился в сторону спальни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующее утро Ли Вэй проснулся в кровати, обнимая подушку и потягиваясь. Учуяв аромат готовящейся еды, он внезапно осознал, что это не его дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вскочил с кровати, сунул ноги в тапочки и, следуя за запахом, побрёл на кухню открытой планировки в гостиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден хлопотал у кастрюли. Ли Вэй с каким-то остолбенелым видом смотрел на него какое-то время, а затем спросил: «Что ты делаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же жутко! Неужели это какой-то странный хоррор с правилом, что, проснувшись, начальник превращается в домохозяйку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы это был обычный любовный роман, главный герой, наверное, с нежностью сказал бы что-то вроде «Дорогой, я готовлю для тебя завтрак» и прочие сладкие глупости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Драйден, оторвавшись от дел, просто указал рукой себе под ноги и сказал: «Готовлю ему.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Ли Вэй обогнул кухонную стойку и увидел своего кудрявого щенка, сидящего на полу и с вожделением уставившегося на кипящую кастрюлю. Когда Ли Вэй приблизился, пёс быстро завилял хвостом, подбежал к нему, прижался и тут же снова уставился на кастрюлю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он проснулся в семь утра и скрёб диван, требуя еды,»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— голос Драйдена был совершенно бесстрастен, то ли ему было всё равно, то ли он уже познал дзен. «Сначала я подумал, что ему нужно в туалет, и отвёл его в ванную. Там он на моих глазах начал грызть швабру. Я отодрал его от швабры, вытер морду и отнёс к собачьему корму. Но он опрокинул миску с кормом и упал на пол, притворяясь мёртвым. А когда я открыл пакетик с лакомством, он тут же воскрес и начал громко лаять. Ты ещё спал, я не хотел, чтобы он тебя разбудил, поэтому сказал ему, что могу сварить что-нибудь поесть. И только тогда он наконец успокоился.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказывается, это не хоррор с правилами, а «Возрождение злого дитяти».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он опустил взгляд на невинную мордашку щенка, затем снова на круги под глазами Драйдена и спросил: «Ты что, вообще не спал этой ночью?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле спал. Около двух часов ночи Драйден закончил дела, зашёл в спальню, взглянул — Ли Вэй, обнимая одеяло, крепко спал. Он не стал его беспокоить и вернулся на диван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы мог подумать, что расплатой за сон на диване станет пробуждение от собачьего лая в семь утра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пять часов сна — это тоже сон, но Драйден, немного подумав, решил применить метод «осенней кисти» и сказал: «Почти не спал.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Ли Вэя тут же наполнилось чувством вины! Он нагнулся, похлопал собаку по голове и, ткнув пальцем в нос щенка, сказал: «Не смей обижать людей.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он вытолкал Драйдена с кухни: «Иди отдохни, я присмотрю за кастрюлей.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сделал пару шагов, и сзади послышался звук «цок-цок-цок»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это когти собаки стучали по полу. Ли Вэй, ожидая, пока мясо сварится, присел на корточки и играл со щенком в игрушку. Утреннее солнце пробивалось сквозь панорамные окна, освещая волосы человека и пушистую шёрстку щенка. В воздухе плавали крошечные пылинки, словно феи, исполняющие желания из сказок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден невольно застыл на месте и смотрел на эту картину какое-то время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утром, позавтракав, Ли Вэй попрощался с Драйденом, сначала заехал домой, а затем повёз собаку на медосмотр и регистрацию. Он был не так занят, как Драйден, но на всякий случай лучше было сделать всё это как можно быстрее. В графе «порода» он написал «лабрадудель»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— возможно, с примесью чего-то ещё, пол — мужской, возраст — около четырёх месяцев...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И наконец, имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй постучал кончиком ручки и написал «Тоб». Это было человеческое имя, но причиной его выбора стала звуковая транслитерация:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы ты грыз швабру Драйдена!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отныне зови его Тоб (швабр)!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пёс Тоб совершенно не подозревал, что так начинается его жизнь рядом с человеком, и всё ещё беззаботно грыз собачью игрушку. У него резались зубы, и любить грызть всё подряд было нормально. Сотрудники, хоть и были измазаны слюной, всё равно смотрели на него с умилением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда все возможные дела были закончены, было уже около трёх часов дня. Ли Вэй привёз слегка укачавшуюся собаку домой, поставил её во дворе, отстегнул поводок и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вперёд, Тоб.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Существо, пришедшее в этот мир всего четыре месяца назад, в мгновение ока умчалось прочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй же закрыл калитку, вытащил стул и поставил его на бетонную площадку перед входом в дом. Вдали от опасностей Изнанки, запоздалая усталость нахлынула на него. Он откинулся на спинку стула, на какое-то время ни о чём не думая, не двигаясь, просто ощущая запах свежей травы, заливающий нос, пение птиц в ушах и мелькание силуэта Тоба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его зелёные глаза стали холстом, отражающим всю эту картину. Его тело, как и стройный цветущий олеандр, стало частью пейзажа между травой и кустарниками. Суета и тревоги человеческого мира исчезли, остались лишь существа, способные жить благодаря солнечному свету и дождю. Ли Вэй испытывал искреннее удовлетворение от этих простых потребностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Передохнув немного, он хлопнул в ладоши и позвал: «Тоб!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Умный щенок уже научился понимать по интонации Ли Вэя, что «Тоб»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это его имя. Он захлопал ушами, словно резвый жеребёнок, высоко подпрыгнул и приземлился, перепрыгнув через ещё не приведённый в порядок сад, подбежал к Ли Вэю и издал по-детски неумелый лай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Гав-у!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подхватил его на руки, вспоминая, что в детстве тоже хотел завести собаку. Лайнер Ливиус любил охотиться. Они пробирались сквозь снега северо-западных земель Федерации, и сосновые иголки сквозь толщу десятилетий кололи Ли Вэю щиколотки, вызывая зуд. Когда появлялась добыча, его замёрзшие пальцы скользили по спусковому крючку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Та странная на вид «дикая олениха» опустила голову, обгладывая мох, из ноздрей валил пар. Ли Вэй хотел насладиться зрелищем её трапезы, но вдруг ладонь Лайнера Ливиуса накрыла его указательный палец, лежащий на спусковом крючке. В следующую секунду приклад от отдачи сильно ударил в ключицу. Не успел звон в ушах утихнуть, как он увидел, как бурое пятно в двадцати ярдах дёргает ногами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он хотел убежать, но, к сожалению, опоздал на полшага.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина разжал онемевшие пальцы Ли Вэя, забрал ружьё. Гильза упала в снег, зашипев, кровь просочилась в мёрзлую землю, источая запах сосновой смолы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что Ли Вэй остолбенел, старший схватил его за шиворот и потащил вперёд: «Пойди, потрогай его глаза, Лак. Пока не остыли, они ещё мягкие.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ныне уже взрослый Ли Вэй легонько коснулся глаза Тоба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И правда, мягче, чем у мёртвого животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время летело быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отдохнув два дня, Тоб получил своё собачье удостоверение и привык к новому дому. Ли Вэй привёл его на работу в Бюро безопасности и узнал, что Хань Цзэ всё ещё на допросе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рот этого бывшего сильнейшего убийцы Азии был на удивление крепок. Ни физические, ни психологические атаки не могли выбить из него ни слова. Его социальные связи были столь же чисты: он не контактировал с теми, с кем не следовало, и не бывал в местах, заслуживающих пристального внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Слепой посох однажды назвал имя «Мицуи Такаси». Мицуи Такаси был известным азиатским бизнесменом с высоким положением. Бюро безопасности не решалось вступать с ним в прямой контакт, опасаясь спугнуть дичь, и могло лишь по крупицам собирать информацию, отслеживая его действия на периферии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, у Ли Вэя теперь было три предмета, полученных в Изнанке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первым была статуэтка Богини Смерти и сопровождающие её чёрные свечи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вторым — нефритовый кулон Фудзивары Рюити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Третьей — уродливая статуэтка кота, купленная «Мандаринкой» Юй Шань на маленьком рынке в Западной Азии. Она сказала, что этот уродливый кот, похожий на лягушку, — воплощение бога Баала. Баал изначально был главным богом ханаанских народов, но из-за распространённых в древности безумных ритуалов, таких как священная проституция (среди которой были и мужчины, и женщины) и человеческие жертвоприношения, а также из-за религиозной конкуренции, этот изначально благочестивый бог во многих мифах и легендах постепенно превратился в злое божество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставим пока в стороне происхождение Баала — ещё неизвестно, действительно ли этот кот является Баалом — но его стиль поведения, безусловно, был более диким, чем у Богини Смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, он позволял верующим брать в долг, прекрасно используя современную систему «сначала используй, потом заплати», нисколько не заботясь о том, не раздует ли это аппетиты пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-вторых, он активно вербовал себе подчинённых. Однажды вечером Ли Вэй играл дома с Тобом в перетягивание каната, и вдруг статуэтка уродливого кота, которую он бросил на журнальном столике, начала трястись, а из её изумрудных глаз сочилась слизь, похожая на асфальт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нефритовый кулон Фудзивары Рюити в кармане Ли Вэя нагрелся, предупреждая об опасности. Он молниеносно выхватил пистолет. Тоб храбро выпрямился и залаял на статуэтку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующее мгновение маленькая кошачья лапа нажала на дуло пистолета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не стреляй пока, — сказал уродливый кот хриплым голосом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я — бог, пришедший из древних времён, ищущий путь домой. Не желаешь ли заключить со мной контракт и стать магом...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй «бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— выстрелил ему прямо в текущий слизью глаз, пробормотав себе под нос: «Твёрдый. Видимо, остыл совсем.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уродливый кот: ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты перепутал сценарий, — холодно сказал Ли Вэй, направляя пистолет на другой его глаз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня не безумный четверг.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Стань моим последователем, награда будет щедрой!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— завизжал уродливый кот. «Тебе будут тридцать дней подряд сниться кошмары, что за тобой гонятся священные блудницы, желая жениться!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что за галлюцинации, возникающие у затворника перед смертью? Ли Вэй, у которого никогда не было недостатка в поклонниках, холодно усмехнулся: «Я не согласен.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тогда ты сам станешь священной блудницей.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй зажёг чёрную свечу и поставил статуэтку уродливого кота над ней гореть, сказав: «Я приношу её тебе в жертву, не благодари.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он всю ночь просидел в полной боевой готовности, но ничего не произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующее утро он взял все три предмета и направился в Бюро безопасности, решив добровольно доложить начальству о том, что кот устроил у него дома бордель и пытается продать его туда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 62. Всего лишь священная блудница (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один чистильщик Изнанки, пожелавший остаться неизвестным, стал новой восходящей звездой в Бюро безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Куда бы ни шёл Ли Вэй, везде с ним здоровались:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Привет, мистер Ливиус, привет, Тоб.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как вчера отдохнули?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Капитан Драйден в третьем переговорном зале. Идите до конца по этому коридору и поверните налево.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, неся на руках Тоба, подошёл к двери переговорной. Драйден обсуждал с кем-то дальнейшее направление расследования: «...Проверьте историю операций по банковским и кредитным картам Юй Шань, выясните, в какой стране Западной Азии она была с 2015 по 2020 год. Свяжитесь с ЦРУ, пусть пришлют надёжного агента на местный чёрный рынок разузнать обстановку. Но не упоминайте ключевых слов, тем более не привлекайте внимания заинтересованных лиц — в последнее время на Ближнем Востоке происходило что-то крупное? Пусть думают, что мы ищем нефть.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звучало довольно правдоподобно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А также Мицуи Такаси, — Драйден не заметил Ли Вэя и сосредоточенно просматривал данные на планшете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его холдинг «Мицуи Интернешнл Кэпитал» вложил крупные суммы в обрабатывающую промышленность, недвижимость и энергетику. Сектор недвижимости заслуживает внимания. Раз он знал о существовании Изнанки ещё в 2018 году, то вполне мог заранее подготовить скрытые объекты для использования ресурсов Изнанки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«ЦРУ также сообщило, что его предприятия участвуют в контрабанде оружия и разработке нелегальных золотых приисков в Юго-Восточной Азии, манипулируя рынком через подставные компании в Таиланде, Мьянме и других странах...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно кто-то внизу глухо кашлянул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Драйдена стих. Он сначала посмотрел на кашлянувшего, затем поднял голову и оглядел комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут он заметил Ли Вэя, который, засунув одну руку в карман, прислонился к дверному косяку и слушал его речь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>