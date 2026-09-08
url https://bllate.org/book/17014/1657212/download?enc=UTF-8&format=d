--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,2291 +14,83 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 64. Ну и что, что храмовая проститутка? (3)</w:t>
-[...2191 lines deleted...]
-        <w:t>— У меня тут зомби. Тот парень с татуировкой верблюда превратился в ходячий труп.</w:t>
+        <w:t>Глава 64</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слова автора:</w:t>
-[...15 lines deleted...]
-        <w:t>Пока что действие проклятия всё ещё можно перебить силой воли.</w:t>
+        <w:t>Вы не предоставили текст для перевода. Пожалуйста, отправьте текст главы 64, и я отредактирую его в соответствии с вашими требованиями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>