--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1795 +14,3251 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 63. Ну и что, что храмовая проститутка? (2)</w:t>
-[...927 lines deleted...]
-        <w:t>— Я слышал, что на Востоке был такой полководец по имени князь Лань Лин. Он всегда выходил на поле боя в маске. Ты не мог бы тоже что-нибудь надеть на лицо?</w:t>
+        <w:t>Глава 63</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В результате Хань Цзэ, будучи безжалостным и не думая о жизни остальных, запустил таймер на взрывчатке!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик, держа в руках эту двадцатикилограммовую горячую картофелину, просто остолбенел. В критический момент Драйден выхватил у него взрывчатку-жилет, сначала, следуя здравому смыслу, сделал несколько шагов вперёд, собираясь разорвать сцепку между вагонами и увести локомотив в безлюдное место для взрыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут он вдруг опомнился, остановился и сказал Эрику: «Ты же не можешь умереть?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да, но…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Иди ты.» Драйден, не терпя возражений, сунул ему взрывчатку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Я могу умереть, но умереть здесь — значит выставить командующего Бюро безопасности идиотом.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик с горечью обнаружил, что сам тоже считал, что Драйден прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злому духу не стоило работать за человека — до добра это не доведёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, кряхтя, вошёл в кабину машиниста, собираясь пожертвовать собой ради общего блага, как вдруг услышал «щёлк».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это Юй Лянь, сидевшая на месте машиниста, закрыла крышку помады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она прикусила губу, которая снова налилась кровью, прислонилась к плечу своей сестры Юй Шань и, не оборачиваясь, сказала: «Просто оставьте взрывчатку здесь — можете возвращаться.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 59. Интерлюдия: Щенок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мир рухнул, и Эрик сожалел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эта железная дорога пересекает весь федеральный север и юг. Если бы её удалось сохранить, она могла бы пригодиться.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ничего не поделаешь — как нельзя разбудить того, кто притворяется спящим, так и нельзя насильно удержать того, кто не должен был жить и решил похоронить всё вместе с собой в смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, Юй Лянь и Юй Шань всё же кое-что оставили этому миру: толпу выживших, которые, выбравшись на свет, в волнении метались туда-сюда, прыгали, кричали и плакали; исповедь-признание в преступлениях от «Мандаринок»; уродливую до невозможности статуэтку кота; и разочарованного мужчину с его 83-летним отцом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что ж, они оставили многое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Хань Цзэ поймали, он перестал безумствовать. Он позволил полицейским из отдела по борьбе с терроризмом связать себя и запихнуть в полицейскую машину. Перед отъездом он сказал Ли Вэю: «Новичок, тебе ещё тренироваться и тренироваться.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, который в этот момент, подражая духу Гуань Юя, вскрывающего себе рану для лечения яда, сражался с оставшимися чешуйками на коже: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он с деланным видом огляделся по сторонам и спросил: «Кто-нибудь видел, как выпал зуб? Я его выбил этому господину. Если кто нашёл — верните ему, пожалуйста, спасибо.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ громко фыркнул и, подталкиваемый полицией, закрыл рот, из которого теперь при разговоре вылетал воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Какой же он надоедливый.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй, глядя на удаляющийся автомобиль, сказал: «Если будет возможность, я обязательно ещё раз ему врежу.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сделал вид, что не услышал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Драйден?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй потер кожу и сказал: «У меня на спине, кажется, ещё осталось несколько чешуек, до которых я не могу дотянуться. Не мог бы ты взглянуть?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нельзя подождать, пока они сами отпадут?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Раз уж дошло до этого, хочется привести всё в порядок.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй. «Сначала скажи мне, есть ли они, а когда я вернусь домой, сам разберусь.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдену ничего не оставалось, кроме как, пока никто не смотрит, оттянуть воротник Ли Вэя и заглянуть внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув, он сразу же отвёл взгляд и, нахмурившись, сказал: «Кажется, есть.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Вэй: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он нахмурился и спросил, сдерживая и раздражение, и смех:</w:t>
-[...783 lines deleted...]
-        <w:t>Прошли всего лишь сутки.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его это развеселило: «Что значит „кажется“?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это значит, что ты вертелся, и я не разглядел как следует.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тогда посмотри ещё разок.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это общественное место, господин Ли Вэй.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Будьте справедливы, командир Драйден. Я прошу вас посмотреть только на моё плечо, а не на какие-то странные места. В поезде вы были совсем не таким.» Ли Вэй приблизился к нему и тихо сказал: «Какое место ты не трогал? А раз потрогал — значит, и видел.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдена эта фраза разозлила — при близком общении он злился на Ли Вэя минимум трижды в день по разным причинам, просто в поезде обстановка была опасной, и приходилось терпеть: «Иди сюда.» Он схватил Ли Вэя за неповреждённую часть руки и оттащил в укромное место: «Ты сам разденёшься, или мне помочь тебе раздеться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, когда Драйден злился, Ли Вэю хотелось смеяться. Он прикусил губу клыком, с трудом подавляя улыбку, и сказал с серьёзным видом: «Прошу вас.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдену очень хотелось ударить его, но он снова, проявив твёрдость воли, сдержался. Он протянул руку, расстегнул Ли Вэю две пуговицы, стянул рубашку до половины, посмотрел на его плечо и сказал: «Действительно есть несколько чешуек.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, пытаясь обернуться, но не видя, спросил: «Где именно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вот здесь.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Драйден нажал на чешуйку. Ли Вэй, одновременно находя это забавным и постепенно теряя терпение, сказал: «Я ничего не чувствую, дорогой командир. Вы не могли бы нажать посильнее? Мы могли бы закончить быстро, если бы вы не ломались неизвестно почему…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как Драйден провёл ногтем по щели между чешуйкой и кожей, вызвав острую, доходящую до самого мозга боль, словно кто-то задел больное место. Ли Вэй вздрогнул, судорожно вдохнул и проглотил остаток фразы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Теперь чувствуете, господин Ли Вэй?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Драйден, разминая эти несколько чешуек и кожу вокруг них, холодно сказал: «Или мне нужно показать ещё раз?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь ответа Ли Вэя, он снова, несильно и не сильно, провёл кончиками пальцев. Ли Вэй вздрогнул несколько раз подряд и, уворачиваясь, схватил его за руку: «Не надо… тьфу, не нужно показывать ещё раз, командир.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для некоторых людей, чтобы добиться цели, канючить и умолять так же просто, как есть и пить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в нужный момент у Драйдена была большая сила воли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я хотел сказать это раньше.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— неторопливо припомнил он старые обиды. «Ты оставил мне нефритовую подвеску Фудзивары Рюити, но на самом деле она нужна тебе больше, чем мне. Я надеюсь, что в следующий раз, когда возникнет подобная ситуация, ты будешь больше думать о себе.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден спросил: «О чём ты думаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я думаю, в каком году это было, командир.» Он нахмурился, делая вид, что усиленно думает, и это было так мило, что Драйден невольно вспомнил описание Слепой Трости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден перед выходом из поезда неоднократно напоминал себе соблюдать социальную дистанцию, учитывать настроение Ли Вэя — ведь раньше Ли Вэй принял его лицо за Лайнера Ливиуса, да ещё и так долго беседовал с Юй Лянем, и Драйден боялся, что у него останется психологическая травма. Однако, как уже было сказано, мысли Ли Вэя, по его мнению, всегда были труднопредсказуемы и постоянно балансировали на грани его терпения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Подумай не спеша.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал он. «Я могу привести ещё десять примеров того, как ты не выполнял приказы, перечил начальству и действовал самовольно.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ничего не поделаешь, кто же знал, что я — всего лишь слепая коробочка, подобранная тобой на улице? Дешёвый сюрприз никогда не сравнится с эксклюзивной моделью, сделанной на заказ.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал это просто так, но Драйден, услышав это, оценивающе покосился на него, мысленно соединив его случайные высказывания, склонные к самоуничижению, с тем, что Ли Вэй вкратце рассказывал Юй Ляню о своём детстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем Драйден вспомнил своё первое впечатление от Ли Вэя: несоответствие между жизненным опытом и уровнем самооценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проще говоря, низкая самооценка Ли Вэя, или, если использовать непрофессиональный, но более прямой термин — «самоненависть», не была свойственна человеку из счастливой семьи, окончившему престижный университет и постоянно получающему любовь и успех в жизни. Он использовал шутки и даже самоуничижение, чтобы снимать чужую агрессию, и, хотя у него была относительно объективная оценка своей внешности и способностей, он не верил, что окружающие могут положительно реагировать на его достоинства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, Ли Вэй знал, что он красив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но источник его мышления при использовании внешности был не в том, что его красота принесёт ему любовь, а в том, что это принесёт ему вожделение, унижение и клевету. Он выбрал принять и ассимилировать это, первым объективируя себя сексуально, чтобы обеспечить себе инициативу в действиях и психологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому каждый раз, когда Ли Вэй активно провоцировал, Драйден, как нормальный человек, хотя и колебался, но больше хотел спросить: «Что ты на самом деле думаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это действительно то, чего ты хочешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что ты называешь «нравится», и то, что мы называем «нравится», — это одно и то же? Выражает ли это позитивные и здоровые эмоции?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что в конце концов сделал Лайнер Ливиус?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И кроме того…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Только роботы бывают на заказ, господин Ли Вэй. Мне очень не нравится, когда ты так говоришь.» Драйден намеренно придал своему тону вежливость, но ещё большую отчуждённость. «Ты ставишь под сомнение мой выбор.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ещё Драйден обнаружил в поезде, что по сравнению с мягким ободрением и двусмысленными утешениями, Ли Вэй на самом деле предпочитает жёсткое обращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Подойди поближе, твою рубашку нужно поправить.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй послушно подошёл по команде Драйдена — его послушание в мелочах и непослушание в критических моментах составляли разительный контраст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Склонность к самозащите может приводить к чрезмерной зависимости и отказу от близких отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Драйдена от этих мыслей разболелась голова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же не написание дипломной работы, где чем больше в теме можно раскопать, тем лучше. Он предпочёл бы, чтобы внутренний мир Ли Вэя был проще, таким, каким кажется снаружи: пылким, беззаботным молодым человеком, у которого впереди ещё целая золотая жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он протянул руку, не для того, чтобы сразу поправить одежду Ли Вэя, а чтобы облегчить свою головную боль, просто начал мять голову загадки. Это была инерция от правил поезда — жёсткие, но не грубые чёрные вьющиеся волосы были на ощупь великолепны, слово «пушистый» было создано специально для них. Жаль только, что кончики теперь были подстрижены Хань Цзэ. При случае нужно было бы их подровнять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй тоже не обращал внимания на его руку, а наклонил голову, застёгивая пуговицы на рубашке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз когда он сосредоточенно застёгивал пуговицы, а рука Драйдена ещё не успела убраться, сзади вдруг послышался голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Командир, мы нашли на краю подпространства щенка… э-э, извините, что помешали! Мы не нарочно!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он убрал руку в карман пальто и молча подумал: «Ну до чего же классика!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Щенок с коричневой кудрявой шерстью выпрыгнул из рук пришедшего и, спотыкаясь, направился к Ли Вэю. Ли Вэй узнал эту собаку: она когда-то лежала у ног Юй Ляня, вероятно, Юй Лянь подобрал её случайно, когда стал злым духом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Цып-цып-цып.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— он тут же забыл про пуговицы, и ему было всё равно, что кто-то подумает, увидев предыдущую сцену. Он просто присел, чтобы подразнить собаку. Щенку, похоже, он очень нравился, и через мгновение пёсик уже перевернулся на спину, подставляя ему живот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдалеке какая-то женщина-полицейский то и дело поглядывала в их сторону, вероятно, разбуженная в ней этой гармоничной сценой материнским инстинктом. А Драйдену хотелось только вздохнуть. Он сказал остолбеневшему перед ним спецназовцу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Собаку можете оставить здесь, а сами возвращайтесь. То, что вы видели раньше…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я, я никому не расскажу!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— заикаясь от волнения, выпалил новичок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сказал: «Можете обсуждать это с кем угодно.» Он повернулся к Ли Вэю и с нескрываемой усталостью сказал: «Мы только что выполнили задание, и, возможно, нам придётся пойти к психологу. Если содержание задания не является секретным, вы рано или поздно узнаете подробности, и, возможно, столкнётесь с похожей ситуацией.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новичок на глазах из растерянного стал почтительным: «Я понял, командир.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уходя, он отдал честь Ли Вэю — видимо, тоже слышал о чьём-то нежелании признавать свой псевдоним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кивнул, слегка улыбнулся и, внезапно явив миру ауру большого босса, заставил парня остолбенеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда новичок ушёл, Ли Вэй, поглаживая щенка по спине, обернулся и спросил Драйдена: «Мы действительно пойдём к психологу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Конечно, нет. Что лечить? Наши привычные интимные действия на публике? В Бюро безопасности нет клиники для гомосексуалов — я просто сказал это, чтобы от него отвязаться.» Драйден уже понял, что проблемы Ли Вэя не решить обычному психологу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он решил отпустить ситуацию ещё немного: позволить Ли Вэю подойти к нему поближе, а самому тем временем приблизиться к Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Садись в машину с собакой, господин Ли Вэй. Нам пора домой.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 60. Интерлюдия: Покупки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того, как Ли Вэй переехал, их адреса оказались очень близко друг к другу, ехать на машине нужно было всего десять минут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>