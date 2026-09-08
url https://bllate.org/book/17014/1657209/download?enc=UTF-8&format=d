--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,2035 +14,3731 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 62. Ну и что, что храмовая проститутка? (1)</w:t>
-[...111 lines deleted...]
-        <w:t>— … Проверьте выписки по банковским и кредитным картам Ю Шань, посмотрите, в какую именно страну Западной Азии она ездила в промежутке между 2015 и 2020 годами. Свяжитесь с ЦРУ, пусть они направят в местный чёрный рынок надёжного агента и аккуратно что-нибудь разузнают. Только ни в коем случае не называйте ключевые слова и не привлекайте внимания нужных людей. В последнее время на Ближнем Востоке происходило что-нибудь крупное? Пусть все думают, что мы просто явились туда ради нефти.</w:t>
+        <w:t>Глава 62</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не мог одолеть противника, но не желал сдаваться. Он пнул его ногой: «Те же слова… передаю тебе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ скрестил руки, блокируя удар ноги, и, воспользовавшись моментом, дёрнул Ли Вэя вперёд, снова бросая его на пол: «Когда я заправлял на улицах, ты, паршивец, ещё и не знал где был. Что хорошего в Федеральном правительстве? Думаешь, мой отец попал в больницу из-за старческого слабоумия?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он крепко сжал шею Ли Вэя, наклонился и тихо сказал: «Он стал слабоумным уже после того, как попал в больницу. Если ты будешь продолжать работать на них, рано или поздно станешь таким же».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пропустил слова мимо ушей, стиснул зубы и продолжил бороться с противником. Хань Цзэ оседлал его, подавляя своим весом, и холодно наблюдал, как лицо Ли Вэя постепенно краснеет от нехватки кислорода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно Ли Вэй повернул голову и прерывисто произнёс: «Чего… ты ждёшь… я… уже… почти мёртв!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К чёрту Хань Цзэ и Федеральное правительство!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Хань Цзэ тяжело ёкнуло. Первой мыслью было, что Ли Вэй блефует, однако тут выскочила незнакомая ему женщина, подобрала пистолет Хань Цзэ, который тот выбил у Ли Вэя, и направила на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была Дэйл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Федеральное бюро расследований», — сказала она.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Руки вверх».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 58. Поезд «Мандаринские уточки» (Окончание)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Откуда здесь взялся агент Федерального бюро расследований?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Слепая Трость не знала об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань когда-то солгала, назвавшись агентом ФБР, выслеживающим «Мандаринских уточек», но на поверку оказалось, что она и есть сама «Уточка».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, в поезде не должно было быть никакого «агента», верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на самом деле он был.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И этим человеком на самом деле была не Дэйл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это был Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько дней назад, в реальном мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Если я поймаю «Уточку», меня сразу повысят до руководителя», — хвастался Том, выходя с места пресс-конференции в поло с эмблемой ФБР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Честно говоря, насколько это может быть сложно? Она даже не серийный убийца, просто мошенница, соблазняющая мужчин и женщин-лесбиянок своей внешностью».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не стоит так говорить», — возразил пожилой агент рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Не стоит недооценивать «Уточку». Она куда опаснее обычных мошенниц. Десятки смертей — не совпадение. Мы ещё не выяснили, как она отбирает цели и заставляет жертв добровольно подчиняться её приказам, даже жертвовать жизнями».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я слышал кое-какие внутренние слухи», — сказал другой агент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Похоже, Служба безопасности собирается объявить что-то важное, что может изменить наше понимание многих дел. Дело «Уточки», возможно, тоже в их числе. Вам не кажется, что оно очень странное?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пожилой агент сказал Тому: «В любом случае, если ты считаешь её «просто мошенницей», лучше молись, чтобы ты сам не стал её следующей целью».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но по его виду было ясно, что он не убеждён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько дней назад, в реальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том в гражданской одежде сказал: «Клянусь, я нашёл зацепку, связанную с «Уточкой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты что, услышал это от кого-то в постели во время перепихона?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— засмеялись друзья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Не мечтай, дурачок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том уныло осушил стакан одним глотком. Во второй половине дня он подошёл к клерку, отвечавшему за печать документов в бюро: «Дэйл! Дэйл!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последнее время он ухаживал за этой девушкой, думая, что с его работой и внешностью всё будет легко, но Дэйл была к нему равнодушна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прошу прощения, не уходи, я не приглашать тебя на ужин. Я хочу сказать кое-что о «Уточке».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том знал, что Дэйл не хочет всю жизнь оставаться никчёмным клерком: «Я нашёл зацепку, но по правилам для операции нужны как минимум два агента, чтобы обеспечить безопасность и законность. Ты согласна пойти со мной?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дэйл, держа в руках бумагу для печати, поколебалась мгновение, но в конце концов кивнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько дней назад, точка пересечения Изнанки и реального мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том не хотел рассказывать, как он вышел на это место, потому что источник информации, хоть и не был постельным партнёром, но немногим лучше: «Давай поищем поблизости. «Уточка» села на поезд. Может, персонал на платформе ещё помнит её».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дэйл сказала: «Вон там прохожий сбил собаку-поводыря слепого. Боже мой, щенок, кажется, ранен. Как жалко».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она хотела подойти поближе посмотреть, но Том схватил её за руку и нетерпеливо сказал: «Не отвлекайся на пустяки. Я взял тебя с собой, ты должна меня слушаться, поняла?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они прошли мимо Слепой Трости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Десятки часов назад, в поезде Изнанки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«На самом деле я не агент ФБР, но Том — агент», — Дэйл насторожённо и озадаченно смотрела на стоящих перед ней Ли Вэя и Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Как вы двое это поняли?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Боже мой, я не догадался», — подтвердил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он правда полицейский? Этот идиотский вид был притворством?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дэйл изо всех сил сдержала улыбку: «Нет, я не думаю, что он специально маскировал своё поведение... э-э, обычно оно тоже весьма обманчиво, просто после посадки в поезд искажение правил усугубило его».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй замолчал, посмотрел на Драйдена, как бы говоря: «У вас в ФБР что, такие люди бывают?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По блату, наверняка по блату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдену, в присутствии Ли Вэя, стало необъяснимо стыдно за этот халтурный отдел правительства, к которому он не имел отношения. Он смущённо отвёл взгляд и сказал Дэйл: «Мы предполагаем, что Том заподозрил Юй Шань, поэтому и позвал её в ванную...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дэйл выпалила: «Тогда вы его переоцениваете».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дэйл быстро сообразила: «Значит, Юй Шань — проблема? Она — «Уточка»?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«То, что ты это поняла, уже достаточно», — Драйден быстро подвёл черту, делая вид, что Тома не существует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Если будут новости, мы тебе сообщим».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Лучше не говори Тому», — добавил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он даже кота Тома надёжнее».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько часов назад, в поезде Изнанки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том, который был ненадёжнее кота Тома, действуя в одиночку, столкнулся с собакой Слепой Трости и погиб от отравления рицином. Можно сказать, пожертвовал жизнью ради правого дела, пав от руки могущественного врага. Может, даже попадёт на Доску почёта ФБР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дэйл же последовала за другими одиночками в другой вагон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проходя мимо неё, Ли Вэй оставил фразу: действуй по обстановке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дальнейшее развитие событий было головокружительным. Дэйл среагировала вовремя — в критический момент она выскочила и напугала Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ не ожидал появления Дэйл и тем более не догадывался, что она простой клерк. Столкнувшись с пистолетом, он временно заколебался. Ли Вэй воспользовался моментом и, при поддержке дальнобойного оружия, добился ничьей, успешно протянув время до того, как Драйден добрался до кабины и дёрнул стоп-кран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поезд снова начал замедляться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё было кончено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы начальница поезда Юй Лянь была на стороне Хань Цзэ, он мог бы ещё побороться, но Юй Лянь уже не хотел вмешиваться в эти мелочи. Хань Цзэ чувствовал: после разговора с Ли Вэем желание Юй Ляня жить стало весьма ограниченным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернее сказать, изначально оно было невелико.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его цель, как он и сказал, была лишь в том, чтобы увидеть Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь он её увидел и поговорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«У меня только один вопрос: почему ты не вернулся и не убил нашего отца?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь сидел боком на крыше поезда. Ветер сбоку развевал его длинные волосы и юбку, заставляя их хлопать. «Он не был к тебе особенно плох. Ты всё ещё любишь его?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, нисколько», — Юй Шань напрягла щёки и торжественно ответила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Я не вернулась, просто потому что... я не могла. Я боялась его, Марианна. Взрослый слон всё ещё не может освободиться от кандалов, прикованных к его ногам в детстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если бы тебе жилось плохо, возможно, я бы набралась смелости. Но к тому времени, когда я почувствовала, что у меня есть силы, ты уже вырос и больше не был под контролем этого человека».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А звучит вполне правдоподобно.</w:t>
-[...1839 lines deleted...]
-        <w:t>Кто знает, какие ещё сюрпризы может выкинуть метка храмовой проститутки.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прости», — ветер, воющий на крыше, разнёс извинения Юй Шань по всем уголкам Изнанки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Мне очень жаль».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь ничего не ответил, только сжал её руку. Их кисти лежали рядом на металлической крыше вагона. Перед глазами простирались бесконечные синие дали гор и ручьёв, подёрнутые лёгкой дымкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А ты?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя мгновение спросила Юй Шань. «Это было больно — в последний момент?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«На самом деле, ничего страшного. Это было лишь мгновение», — тихо ответил Юй Лянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Рядом с тюрьмой не было больницы. Меня везли на поезде в город. Я смутно помню, как вагон ритмично, будто бесконечно, трясло. Пейзаж, который я видел перед потерей сознания, был похож на этот... Напротив, дни после смерти, когда я стал злобным духом, были очень скучны. Люди приходили и уходили, только я оставался в поезде. Хорошо, что иногда попадались интересные люди».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Например?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Например, тот человек по имени Лак Ли Вэй и его спутник», — подумав, сказал Юй Лянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Вообще-то они запоминаются не своей любовной историей. Особенно я считаю, что Ли Вэй, ограниченный своим прошлым, не позволит себе увлечься слишком глубоко, а человек, которого он выбрал, слишком рассудителен».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань: «Значит, они не будут вместе?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь: «Я не знаю. Ты же эксперт по отношениям. Что ты думаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань левой рукой показала ноль, правой — единицу и сделала жест, напоминающий кольцо: «Моё профессиональное мнение: занятия спортом выделяют дофамин, а дофамин порождает любовь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь покраснел, но не смог сдержать смеха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань хотела его рассмешить. Юй Лянь раньше жил в очень консервативной среде, поэтому даже такая глупая пошлая шутка могла вызвать у него улыбку. Юй Шань подождала, пока он насмеётся, и спросила: «А твоё мнение?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь сказал: «Они могут жить, не унижаясь и не заискивая, перед лицом любых правил — включая те, что установил я, общепринятые или те, которым они добровольно следуют. Я считаю это редким качеством».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань поняла его смысл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь всегда мечтал стать человеком, способным жить для себя и не причинять вреда другим, по-настоящему сильным человеком, способным нести ответственность. Когда такой человек стоит перед ним, силы, порождённые искажёнными правилами поезда, бессильны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что подсознательно Юй Лянь верил, что они одержат победу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но она, его старшая сестра, так и не стала для него примером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно тепло нахлынуло на глаза. Юй Шань сглотнула горечь в горле и сказала: «Я скоро умру».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь опустил голову: «Я знаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я совершила много ошибок, но всё же хочу достойной смерти», — сказала Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ты можешь позволить мне уйти в твоём мире?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь не сказал, что, если Юй Шань умрёт, он тоже умрёт. Он мягко ответил: «Можно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поезд с грохотом и вибрацией унёсся вдаль. Люди в поезде больше не могли вернуться домой, но кто сказал, что они обязательно хотели вернуться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всегда есть люди, такие как Юй Лянь и Юй Шань, которые будут благодарны за то, что время не течёт вспять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Люди, которые хотят умереть, могут сидеть на крыше и болтать», — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «А нам, кто хочет жить, нужно думать о гораздо большем».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ в конце концов раскрыл, что Дэйл — дилетант, и вместе с Ли Вэем они не набирали и на одного специалиста. Он пришёл в ярость, схватил оружие и гнался за ними через три вагона, счистив чешую со всех видимых участков кожи Ли Вэя и наполовину обрезав ему волосы. За это время поезд замедлился. Эрик, скрепя сердце, укусил Хань Чжисюня, заставив его добровольно сбросить пуховик, набитый взрывчаткой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>