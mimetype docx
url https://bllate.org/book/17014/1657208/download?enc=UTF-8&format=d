--- v0 (2026-07-08)
+++ v1 (2026-09-11)
@@ -14,1683 +14,3571 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 61. Интерлюдия: собака и кошка</w:t>
-[...1535 lines deleted...]
-        <w:t>— Тогда ты сам станешь храмовой проституткой!</w:t>
+        <w:t>Глава 61</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость, хоть и не видел, всё равно протянул руку, схватил Юй Шань за лицо и снова заклеил ей рот скотчем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань закатила глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден снова оторвал скотч и сказал: «Теперь ты знаешь, что Хань Цзэ охотится за тобой. Я не спрашиваю, куда ты спрятала то, что он хочет. Я спрашиваю только: что это такое?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Юй Шань болел рот. Видя, что он вот-вот снова заклеит ей рот, если она не ответит, она благоразумно крикнула: «Говорю! Я скажу тебе! Это каменная плита с изображением злого бога, которую я купила у уличного торговца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Торговец называл себя потомком хананеев и утверждал, что на плите вырезано воплощение бога Ваала. Я поначалу не придала этому значения, просто хотела купить сувенир, но той же ночью мне приснилась уродливая кошка, похожая на лягушку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я никогда не видела и не могла вообразить кошку настолько уродливую, поэтому, когда она появилась и назвала себя богом, я поверила. Она спросила, не хочу ли я сотрудничать — она даёт мне силу, а я приношу ей жертвы. Я подумала: почему бы и нет?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта каменная плита и была тем особым артефактом, которого так жаждал Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Предметы, способные общаться с божествами, должно быть, большая редкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сначала через сирену Маджера связался с богиней смерти из Потустороннего мира, и только тогда смог в любое время и в любом месте использовать чёрные свечи, купленные в супермаркете, чтобы «вознести свои молитвы на небеса»; иначе, будь на его месте кто-то другой, богиня и внимания бы не обратила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сейчас работал на четыре фронта: разговаривал с Юй Шань, слушал беседу Ли Вэя с начальником поезда, принимал и обрабатывал данные разведки из реального мира, а также остерегался временного союзника Слепой Трости и скрывающегося в тени Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он медленно спросил: «Ты заключила сделку с злым богом, так почему же не пошла против настоящего врага? Ты каждый год переводишь деньги своему единокровному брату, но ни разу не подумала отправить отца в тюрьму и вытащить Юй Ляня из этой ужасной среды?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй молча зажёг чёрную свечу, положил статуэтку над пламенем и сказал:</w:t>
-[...63 lines deleted...]
-        <w:t>А уже на следующее утро он прихватил все три артефакта и пошёл в Бюро безопасности — добровольно докладывать начальству, что в его доме кошка-идол пытается открыть бордель и заодно продать в него самого.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Юй Шань мгновенно стало настороженным и холодным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчав, она сказала: «Отправить его в тюрьму? Я бы с радостью убила его. Но идол не может этого сделать — он управляет рождением и природой, и всякое причинение вреда исходит из любви. Любовь с целью — тоже любовь. А я не могу выдавить из себя и капли любви к этому мужчине.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден указал: «Ты могла бы сделать это сама. Ты только что убила человека.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань открыла рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент колёса поезда заскрежетали о рельсы, и состав медленно остановился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снова станция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На платформе стоял старик лет восьмидесяти, с седыми волосами и морщинистым лицом, закутанный в толстую пуховую куртку. Когда поезд остановился, он, шатаясь, ухватился за поручень и полез внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость не интересовался всякой чертовщиной про богов и духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько пассажиров в том же вагоне обсуждали старика. Слепая Трость скучающе слушал их, размышляя, что старику повезло, что его не отправили в другой вагон для влюблённых, иначе бы он опозорился на старости лет… как вдруг услышал приказ Драйдена: «Останови его. Не дай ему сесть в поезд.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Удивлённо спросил Слепая Трость. «Я же сказал, я тебе не подчинённый.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если не хочешь умереть, останови его», — усилил голос Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Это Хань Чжисюнь, отец Хань Цзэ. Десять минут назад я получил доклад из Управления безопасности: Хань Чжисюнь притворяется больным Альцгеймером, привязал к себе двадцать килограммов мощной взрывчатки. Больничная охрана и полиция ничего не могут сделать, поэтому я приказал пропустить его в Потусторонний мир.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость: «???»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вскочил, и его собака-поводырь тоже залаяла: «Ты знал об этом ещё десять минут назад и сидел тут, болтая с нами?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден невозмутимо ответил: «Кризис может случиться в любой момент, и я уже принял наиболее подходящие меры.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость не нашёл слов. Он только подумал, что работа командира действительно не для людей. Выругавшись на родном языке, он спустил собаку, схватил трость и побежал в вагон, где находился старик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь перед Драйденом осталась только Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она сказала: «Это отвлекающий манёвр Хань Цзэ. Он догадался, что ты, чтобы уменьшить потери, не позволишь Хань Чжисюню с его террористической атакой остаться в реальном мире. Но у тебя в Потустороннем мире мало помощников. Без Ли Вэя и Слепой Трости как ты будешь с ним справляться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден неторопливо ответил: «Твоя следующая фраза наверняка будет: “дай я развяжу тебе руки и ноги”».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань поперхнулась: «Я забочусь о тебе.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден с дежурной улыбкой кивнул: «Не утруждай себя.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань скрежетнула зубами от злости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Драйден действительно не выглядел напряжённым; он даже бесцеремонно продолжил разговор о Хань Цзэ: «Отец Хань Цзэ, Хань Чжисюнь, был военным федерации. Поздно обзавёлся ребёнком и всегда считал, что из-за занятости на работе пренебрёг воспитанием сына, что и сделало Хань Цзэ убийцей. В те годы, когда Хань Цзэ активно действовал в Юго-Восточной Азии, ЦРУ подозревало Хань Чжисюня в прикрытии сына, но не нашло доказательств.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань не хотела его слушать, но любопытство взяло верх: «Так он действительно страдает старческим слабоумием или притворяется?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пятьдесят на пятьдесят», — ответил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Если бы он был полностью в сознании, то, возможно, выбрал бы более разумные средства.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На платформе за окном Слепая Трость заблокировал дверь, не давая Хань Чжисюню войти, но и не решаясь подойти слишком близко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если не обращать внимания на бомбу, Хань Чжисюнь выглядел как обычный больной старичок. Он то и дело заглядывал в вагон и с надеждой спрашивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А мой ребёнок? Вы его не видели? Он сказал, чтобы я ждал его здесь, но где же он?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце разрывалось, слёзы наворачивались. Слепая Трость немного смягчился и сказал: «Хань Цзэ просто использует тебя. Он вовсе…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как Хань Чжисюнь без всякого предупреждения выхватил из-за пазухи фруктовый нож и ткнул им в него!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость был застигнут врасплох — не услышал ни звука. Когда собака залаяла, было уже поздно реагировать, и нож пронзил его насквозь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зажимая рану, он, шатаясь, упал у двери поезда. Хань Чжисюнь, бодрый старик, в мгновение ока перешагнул через него и рванул внутрь вагона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нелепо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость дрожал всем телом — наполовину от боли, наполовину от ярости. Он поднялся, весь в крови, и погнался за Хань Чжисюнем, чтобы вышвырнуть его из поезда, пока тот не тронулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По пути он поймал нескольких проводников и, в редком для себя приступе бешенства, заорал: «Он в таком состоянии, а вы ничего не делаете?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводники тоже бросились вдогонку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В вагоне началась суматоха. Юй Шань не верила в боевые качества Драйдена и, боясь, что огонь перекинется на неё, занервничала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Даже если ты меня отпустишь, я не смогу выбраться из Потустороннего мира…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сестрёнка.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг раздался голос Юй Ляня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань застыла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она хотела обернуться, но не решалась. Юй Лянь мягко сказал: «Сестрёнка, давно не виделись.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань, представив, что Юй Лянь тоже заперт в Потустороннем мире, или ещё более страшную возможность, не могла сдержать дрожь в зубах. Она спросила: «Почему ты здесь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь усмехнулся: «Я начальник поезда. Где же мне ещё быть, если не здесь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бум!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— что-то взорвалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань встала от сильной тряски — и только тут заметила, что ленты на её запястьях и лодыжках неизвестно когда были развязаны Юй Лянем. «Что случилось?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не волнуйся», — сказал Юй Лянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Чужие счёты — пусть сами с ними разбираются.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленькая статуэтка кошки упала рядом с рукой Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она действительно была такой уродливой, как описывала Юй Шань, — запоминающейся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь просто выбросил её, ясно давая понять:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто хочет — пусть дерётся за неё, только не мешайте нам с сестрой поговорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не был уверен, о чём договорились Ли Вэй и Юй Лянь — он был на связи с Ли Вэем, но услышал только, как тот ответил «никогда», а затем Управление безопасности доложило, что Хань Чжисюнь сбежал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сразу после этого Слепая Трость погнался за Хань Чжисюнем с бомбой, Юй Лянь появился и увёл Юй Шань, бросив статуэтку злого бога, которую все хотели, а Ли Вэй всё ещё не показывался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден потянулся за статуэткой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пассажир, который всего несколько минут назад перешёл в проход напротив, внезапно выхватил пистолет и направил на него: «Брось её мне.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был Хань Цзэ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец-то он появился!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё завертелось: сначала Юй Шань, спасаясь от ФБР, вошла в Потусторонний мир; затем Хань Цзэ, узнав новости, договорился с начальником поезда, пробрался на борт и пошёл по следу Юй Шань;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же время он выманил своего врага Слепую Трость, и перед посадкой заразил его собаку-поводыря вирусом бешенства, заставив Слепую Трость, сам того не зная, путать следы и мешать преследователям из Управления безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость убил нескольких невинных; больная собака передала вирус Юй Шань;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отец Хань Цзэ, Хань Чжисюнь, долгие годы находился под домашним арестом в больнице города Н, но на этот раз через особые каналы раздобыл взрывчатку. Устроив террористическую атаку, он вырвался из-под контроля федерации, прибыл на фиксированную станцию пересечения поезда «Мандаринка» с реальностью и сел в вагон, чтобы помочь Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден прокрутил всю цепочку событий, поднял руки и спросил Хань Цзэ: «Что ты пообещал начальнику поезда, чтобы он позволил тебе остаться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я обнародовал через полицию и журналистов всё, что натворил его отец при жизни, и суд отменил приговор за умышленное убийство, вынесенный ему посмертно», — сказал Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Такая очевидная вещь — неужели Управление безопасности не смогло раскопать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Потому что расследование было сосредоточено не на этом.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Верно», — холодно усмехнулся Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Только то, что выгодно, стоит копать глубже. Отдай мне статуэтку.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден проигнорировал угрозу и продолжил спрашивать: «Начальник поезда не знал, что твоя цель — Юй Шань?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Даже если сначала не знал, потом узнал», — ответил Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он хитёр, просто не хотел вмешиваться. Юй Шань — его единственный родственник, но она бросила его в волчьем логове, а сама сбежала жить припеваючи. Разве он мог не возненавидеть её? Кто угодно на его месте возненавидел бы.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не стал спорить: «Юй Лянь убил своего отца и попал в тюрьму? Как он умер?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Передозировка наркотиков», — тихо сказал Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он умер страшной смертью. А ты, Уильям Драйден, если не будешь со мной сотрудничать, я обещаю, что ты умрёшь в десять тысяч раз мучительнее, чем Юй Лянь.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден рассмеялся. Он опустил руки и невозмутимо спросил: «Думаешь, я просто так стал заместителем министра Управления безопасности? Разве я не готов к тому, что умру страшной смертью?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хватит тянуть время!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хань Цзэ не хотел большой драки, но больше ждать не мог. Он нажал на курок. «Отдай статуэтку!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В критический момент кто-то бросился и повалил Хань Цзэ на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пуля прошла мимо, задев плечо нападавшего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, до этого сохранявший невозмутимость, слегка изменился в лице: «Ли Вэй?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Вэя не было времени отвечать; он сцепился с Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, видя это, схватил статуэтку и побежал в другой вагон, чтобы не мешать им. На ходу он сказал в гарнитуру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эрик?! Разве ты не должен быть рядом со мной?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Вэй пошёл уговаривать Юй Ляня, Эрик освободился и должен был находиться поблизости как резервная боевая единица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Извини, я разрываюсь! Я только что по просьбе Ли Вэя пришёл помогать Слепой Трости!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— крикнул Эрик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Хань Чжисюнь сел в поезд! Если взрывчатка сдетонирует, все погибнут!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт, Слепая Трость не может справиться с 83-летним стариком, на котором 20 кг взрывчатки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя сама по себе эта комбинация уже абсурдна!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А поезд уже снова тронулся. Драйден шёл в пустой головной вагон, чтобы, как в прошлый раз, дёрнуть стоп-кран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все были заняты до предела, но проблема в том, что никто, похоже, не учитывал возможность того, что Ли Вэй проиграет Хань Цзэ… Все почему-то были уверены в его силах, забыв, что Хань Цзэ когда-то был сильнейшим в Азии!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда его снова швырнули на пол, Ли Вэй уже начал злиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ был ещё более раздражён: прижимая его голову к полу, он сказал: «Ты просто как навязчивый призрак.»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>