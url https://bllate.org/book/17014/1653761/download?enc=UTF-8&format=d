--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,2003 +14,3827 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 60. Интерлюдия: покупки</w:t>
-[...831 lines deleted...]
-        <w:t>— Вот, посмотри на людей!</w:t>
+        <w:t>Глава 60</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже, вспоминая день, изменивший её судьбу, Юй Шань всегда думала, что её брат Юй Лянь нарочно заплакал вслух. Она знала, что отец ненавидит, когда мальчики плачут, и особенно презирал то, что Юй Шань, будучи девочкой, унаследовала характер отца, а Юй Лянь не смел ни того ни другого, и вдобавок тайком от родителей надевал платья сестры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если не исправится — бить до смерти!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань догадывалась, зачем отец пошёл в комнату Юй Ляня с огнетушителем, но она не выполнила своего обещания защитить брата, когда вырастет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она бросила своего единственного родного человека и кошмар детства, даже не оглянувшись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше десяти лет спустя Юй Шань выросла и, оглядываясь на прожитую жизнь, поняла, что не сделала ни одного доброго дела, но, по крайней мере, жила беспечно и весело. Каждый год она разными трудноотслеживаемыми способами переводила брату немного денег. Единственный раз, когда они встретились лично, Юй Лянь сказал ей, что сменил имя. Юй Шань ответила: «Хорошо». С того дня она стала первым человеком в мире, кто добровольно называл его Юй Лянь и Марианной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй снова начал применять только что выученное на практике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден велел ему больше учиться тому, как заставлять злых духов делать то, что он хочет, или просто выпытывать, как убить противника. Ли Вэй научился и подвёл итог: есть два пути — либо убеждать разумом, либо «убеждать разумом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь не был таким сильным бойцом, как сирена Маджер. Ли Вэй следил за ним в оба. За это время Юй Лянь попытался тайком вызвать стражу снаружи, но пули, которые били быстро на расстоянии десяти шагов и быстро и метко в пределах десяти шагов, помешали ему. Теоретически у него должны были быть и другие способы сопротивления, но он лишь изящно и мягко сидел на стуле, улыбаясь Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не удержался и спросил: «Ты не будешь сопротивляться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь покачал головой: «Не пойми неправильно, не то чтобы не хочу, просто есть ограничения по правилам. Ты как раз оказался на одной грани, и мои способности не могут проявиться. Если я убью тебя, мне самому придётся заплатить большую цену. Зачем? К тому же ты мне неприятен, но не настолько, чтобы я желал твоей смерти».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И такое бывает? Увидев это, Ли Вэй пододвинул стул и сел, вежливо сказав: «Тогда давай поговорим. Я сказал, что пришёл убивать. У тебя есть последние слова?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так прямо?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— улыбнулся Юй Лянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ты, по-моему, вполне романтичный мужчина, почему же ты ни капли не жалеешь красоту?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пожал плечами: «К сожалению, ты не мой тип. А у моего типа недавно как раз возникло желание запихнуть мне в рот кое-какие мучительные методы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Драйден был рядом, он бы снова мысленно обругал его за то, что тот врёт на каждом шагу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка Юй Ляня померкла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты хочешь выведать, в чём моя одержимость, а потом убить меня?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Не повезло, я привык терпеть мучения. Давай так: я задам тебе несколько вопросов, ты ответишь мне честно, а потом я расскажу тебе своё прошлое, и ты из этого выведешь способ меня убить — или, если тебе не жаль времени, можешь сначала попробовать на мне те методы, которым научил тебя твой любимый человек».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не смотри на меня так, я на самом деле учился очень старательно», — искренне сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он похвалил меня, сказав, что я хороший ученик. Раз ты говоришь, что наше прошлое похоже, тебе нравится, когда тебя гладят по голове и хвалят?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【«Отличная работа, Рак».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лайнер Ливиус погладил мальчика по чёрным кудрявым волосам. «Ты в этот раз добился прогресса по сравнению с прошлым».】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял ствол пистолета, провёл холодным металлом по уху Юй Ляня и в итоге упёрся в его сонную артерию, чувствуя, как пульс под дулом начинает сбиваться с ритма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я видел один метод, который, говорят, хорошо работает. С теми, на кого не действует детектор лжи, обычно поступают так —»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девятимиллиметровый калибр вклинился в щель между челюстью Юй Ляня и спинкой стула. «Создаётся контролируемый цикл удушья, каждый раз момент нехватки кислорода приходится как раз на критическую точку потери контроля над памятью. Когда ты в предсмертный миг проваливаешься в глубокие воды воспоминаний и с трудом вырываешься оттуда, я говорю тебе…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй наклонился к Юй Ляню и прошептал: «Отличная работа, Марианна. Ты хорошая девочка. В этот раз у тебя получилось лучше, чем в прошлый».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если учесть, что ты подарил мне машину, — спокойно заметил Ли Вэй, — то, когда я по некой неясной причине однажды приду к тебе с собачкой ночевать, я и лежанку с собой принесу. Так что мог бы и не покупать.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— взгляд Юй Ляня немного расфокусировался, глядя на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующий миг Ли Вэй вдруг убрал руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но всё же нет. Я не собираюсь говорить слишком много сладких слов незнакомым людям».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он протёр ствол, откинулся на спинку стула и сказал Юй Ляню: «Какие у тебя вопросы? Спрашивай».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь смотрел на него. Спустя мгновение, когда он заговорил, у него даже случайно вырвалась запинка: «Я, мм, всё тот же вопрос. Твой отец тебя бил?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет», — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Я его сын, его семья. Он редко поднимал руку на „меня“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Последнее слово «меня» он выделил интонацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Наоборот, он часто меня подбадривал, хвалил, исполнял мои маленькие желания, кроме тех случаев, когда я его не слушался».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но он мучил других существ, включая некоторых крупных животных».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Голос Ли Вэя был ровным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он показывал мне их реакцию, учил меня, что всё сущее равно перед лицом боли и смерти».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь внимательно слушал, и на дне его глаз постепенно застыла прозрачная пелена влаги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бедный ребёнок… Да хранит тебя Господь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягко произнёс он. «Мой отец бил меня, бил и мою сестру. На самом деле он больше любил мою сестру Юй Шань, но она была девочкой, а он презирал женщин».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь продолжал: «Он был верующим. Иисус Христос родился от Девы, поэтому женщины не могут получать половое воспитание, должны сохранять чистоту до брака, а после брака не предохраняться. Моя сестра, выслушав его, сказала, что когда вырастет, будет каждую неделю спать с одним хорошим мужчиной, а после убивать его и находить нового».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«М-да, — осторожно сказал Ли Вэй, — твой отец несёт чушь, но убивать — неправильно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь улыбнулся: «Я знаю, но она моя сестра, поэтому я поддерживал её. И она всегда поддерживала меня. Я хотел носить платья — она тайком от отца передавала мне платья из шкафа. Я хотел сменить имя — она, представляя меня своим друзьям, говорила только, что у неё есть младшая сестра».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он задал второй вопрос: «Тебя обижали сверстники? Нет, это неправильная формулировка, позволь мне исправиться — ты одинок?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дрейтон вцепился в ручку тележки так, будто хотел сжать её до размера компрессора.</w:t>
-[...1055 lines deleted...]
-        <w:t>— Если бы она тебя узнала, ты бы ей тоже понравился.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй потёр лоб и выругался: «Что за дурацкие вопросы? Какая у тебя специальность в университете?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Лянь сказал: «Я не учился в университете. Мой отец презирал современное образование, но в свободное время я много читал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно». Оказывается, не учился. Ну, тогда можно понять. Ли Вэй сдался: «Одиночество — это субъективное ощущение. Я не одинок, но, строго говоря, меня много раз отвергало общество».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Где-то в средней школе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он с трудом покопался в памяти и ответил: «Я учился в маленьком местечке, в городке было меньше двух тысяч человек. Тогда я ничего не понимал. Какие-то дети прослышали, что я умею снимать шкуру с животных и делать чучела, прибежали и обругали меня».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Потом я поступил в университет в другом городе, уехал из родных мест. Это были, пожалуй, самые счастливые дни в моей жизни: успешно сдал экзамены, был полон сил и амбиций, вокруг были приятные друзья».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задумчиво произнёс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но я не устроился на работу по специальности, а пошёл работать уборщиком».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как сказать… Я уже привык к тому, что меня презирают по разным причинам».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он опустил много деталей, быстро подвёл итог и безразлично развёл руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На миг Юй Ляню захотелось утешительно сжать его пальцы, но Ли Вэй тут же вскинул пистолет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Юй Лянь снова сел на место и сказал: «Я убил своего отца, а потом жил, скрывая имя. Я обманул Юй Шань, сказав, что отец ещё жив. Я не понимал, почему она не возвращается, чтобы убить его. Долгое время я ненавидел её за это».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задумчиво произнёс: «Значит, твой отец мёртв, и твоей единственной одержимостью осталась „Мандаринка“… Ты назвал свою территорию „Поезд Мандаринка“, сидишь за занавеской и наблюдаешь за уродством пассажиров, а Юй Шань не знает, что начальник поезда — это ты? Честно говоря, когда я только увидел правила, я подумал, что кого-то до безумия довели свадебными уговорами».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я несколько раз влюблялся».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Лянь опустил голову, поглаживая кадык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Результаты были не очень. Те, кого я любил, никогда не любили меня. Те, кто за мной ухаживал, всегда преследовали другие цели. Иногда я спрашивал себя — действительно ли мы можем через чужую любовь избавиться от врождённого одиночества?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он спросил Ли Вэя: «Пережив всё это, ты всё ещё веришь в любовь и можешь без остатка любить другого человека? И этот человек — Уильям Драйден?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответь мне честно. Это последний вопрос».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй встал и промолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь коснулся его пальцев и сказал: «Зверь по имени „прошлое“, который преследовал тебя по пятам, теперь отпустил тебя?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй посмотрел на него сверху вниз, помолчал несколько секунд, и вокруг его глаз проступила краснота: «Никогда».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Я понял».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже такой человек, как Ли Вэй, не может убежать от своей тени. Юй Лянь с облегчением вздохнул. «В любом случае, ты и твой партнёр — прости, коллега?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— всё равно одни из самых милых людей, которых я встречал. Возвращайся. Кто-то схватил мою сестру, с ней может случиться беда. Убить её или спасти — решай сам».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если убьют Юй Шань, он тоже умрёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он фактически передал выбор Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй находился в голове поезда, но сказал: «С Юй Шань пока всё в порядке. Тот, кто её похитил, — Хань Цзэ. Но в поезде, кроме моего коллеги, есть ещё один убийца, который враждует с Хань Цзэ, и агент Федерального бюро расследований, который гонится за „Мандаринкой“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лянь удивлённо покрутил серьгу в ухе и улыбнулся: «Не зря тебя называют Чистильщиком Подземного мира».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй помрачнел: «Стоп. Не смей называть меня этим прозвищем при мне».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Связывается с начальником. Агент ФБР — это не совсем скрытая зацепка, её устроил ЛЛ, напишу в следующей главе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любовь, о которой говорит Юй Лянь, относится не только к романтической, но и к человеческой природе в целом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и Драйден соприкасаются с краем настоящей любви. Они не подчиняются правилам общества поезда и не избегают их нарочно. Они — редкие нормальные люди (?) в поезде, поэтому Юй Лянь не может напасть. Об этом будет рассказано в следующей главе, на случай, если кто-то спросит, я объясняю заранее. С другой стороны, он действительно довольно симпатизирует Ли Вэю. Ли Вэй — это образ того, кем Юй Лянь хотел бы быть сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ЛЛ сегодня снова выдавил из себя немного прошлого (похлопывает)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 57. Поезд Мандаринка (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань, затаив дыхание, очнулась от сна о детстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она с ужасом обнаружила, что её куда-то перемещают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уильям Драйден и Слепая Трость держали её за руки и за ноги и усаживали на сиденье в одном из вагонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Эта женщина слишком быстро действует. Я уже сомневаюсь, кто из нас убийца. За две-три минуты она убила человека», — сказала Слепая Трость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Мы действительно сможем использовать её, чтобы выманить Хань Цзэ?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «Если Юй Шань, будучи мошенницей, не настолько глупа, чтобы в первом же раунде отдать все важные вещи, и если Хань Цзэ похитил её не от скуки, то наши действия будут эффективны».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань: «Ммммм!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её рот был заклеен скотчем, она не могла говорить. Слепая Трость взглянула на неё и сказала: «Очнулась. Надо ли снова вырубить?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не делай лишнего».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость фыркнула и угрюмо сказала: «Не командуй мной. Я не твой пушистый глупый подчинённый».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден с недоумением спросил: «Ты о ком?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти два прилагательных описывают Ли Вэя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Рак Ли Вэй», — ответила Слепая Трость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Когда я встретил его, ты с ним не разговаривал, и он сидел на сиденье, опустив уши».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден представил себе сцену, описанную Слепой Тростью, и ему захотелось и смеяться, и сказать, что это глупо: «Он может вскрыть тебе череп».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я знаю, но это не противоречит впечатлению, которое он на меня произвёл. Сибирский медведь тоже пушистый».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зря говорят — боевой народ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепая Трость продолжила: «Когда мы разберёмся с Хань Цзэ, я полагаю, вы меня не отпустите. Мне всё равно. Если меня арестуют, значит, я уступаю в мастерстве. Но вы обязаны вылечить мою собаку. Она невиновна».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Судя по тому, как ты говоришь, ты хорошо знаком с работой правительственных структур», — предположил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ты из службы безопасности своей страны?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, но моя бывшая девушка была оттуда».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слепая Трость не хотела развивать эту тему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Она обманула меня. Только перед смертью сказала, что не любила меня. Вы все обманщики».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Значит, ты тоже считаешь, что я обманываю Ли Вэя?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да. От него пахнет совсем не так, как от тебя. Вы не одного поля ягоды».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань снова замычала «ммм». Драйден отклеил скотч с её рта и спросил: «Что ты хочешь сказать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я больше не могу это слушать. Я эксперт по отношениям», — сказала Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Не сомневайся, ты и твой коллега — оба геи. А ты, — обратилась она к Слепой Трости, — ты потерявший жену безутешный вдовец».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>