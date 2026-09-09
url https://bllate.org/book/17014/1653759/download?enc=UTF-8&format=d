--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -14,1971 +14,4051 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 58. Поезд парочек (конец)</w:t>
-[...1919 lines deleted...]
-        <w:t>— Просто положи бомбу туда. А сам можешь идти.</w:t>
+        <w:t>Глава 58</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто такая Юй Лянь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ задумался, снова открыл альбом, нашёл скрытый и пошёл в туалет, чтобы разблокировать его с помощью распознавания лица Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В скрытом альбоме была групповая фотография. На снимке были две девочки с разницей в возрасте лет пять-шесть. Старшая — Юй Шань. У неё были короткие волосы, красивые черты лица, острые брови и глаза, приподнятый подбородок, а во взгляде читалась непокорность. Рядом стояла девочка-метиска, но выглядела она не такой красивой, как Юй Шань; она опустила голову, с робким видом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У них была одна фамилия, возможно, они были единокровными сёстрами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ решил чуть позже проверить информацию о Юй Шань по имени Юй Лянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С другой стороны, время вернулось назад, к самой точке отправления поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепой с тростью медленно продвигался по вагону, ведя собаку-поводыря, и искал следы Хань Цзэ. На полпути он столкнулся с Ли Вэем, который играл в «Тетрис» на телефоне. По сигналу собаки он настороженно замер на месте на несколько секунд, но Ли Вэй, увлёкшись игрой в решающий момент, даже не поднял головы, словно не заметил его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепой с тростью прислушался, не выдержал и заговорил с ним:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А где твой напарник? Почему ты один?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как он познакомился с Ли Вэем и Дрейтоном, он видел их только вместе. Теперь Ли Вэй сидел здесь один, и это было ему непривычно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю, — холодно ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Ли Вэй сел в поезд, он сразу отправил Дрейтону несколько сообщений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводник установил только ограничение на дистанцию общения, но не сказал, можно ли людям обсуждать личные темы по телефону — ведь внутренняя связь была привилегией Управления безопасности, у других её не было. Ли Вэй, наполовину проверяя правила, наполовину подшучивая, набрал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Господин Дрейтон, где вы? Целую】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сначала я расскажу, что делаю я — я слежу за Парочкой и Слепым с тростью, чтобы они не начали убивать без разбора. Хорошая новость: у Слепого с тростью уже нет мирских желаний, по-моему, он хочет только убить Хань Цзэ, а потом сойти с поезда с собакой и лечиться. Плохая новость: Юй Шань срочно нужна жертва, а тот злой бог, которому она поклоняется, курицу, похоже, не ест.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Давайте так, господин Дрейтон: я стартую от головы поезда, вы — от хвоста. Кто первым найдёт Хань Цзэ или Эрика, тот сообщит другому, и мы встретимся в вагоне посередине. Как вам?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Кстати, есть одна легенда — «Сорочий мост»* (прим. пер.: Сорочий мост — в китайской мифологии мост, по которому разлучённые влюблённые Пастух и Ткачиха встречаются раз в год). Не знаю, слышали ли вы о ней.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Но, учитывая, что вы никогда не выезжали на задания, а вдруг с вами случится какой-нибудь несчастный случай, например, вы выстрелите в себя, — это будет нехорошо. Так что лучше я пойду к вам. Вы стойте на месте, не ходите никуда. Конфетти】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Уильям Дрейтон?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вы не получили мои сообщения?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Уильям?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подождав довольно долго, когда Ли Вэй уже начал беспокоиться, не случилось ли чего с собеседником, Дрейтон ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Подожди, я занят.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что ж, возможно, в Управлении безопасности появились новые сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй терпеливо подождал ещё немного, прогулялся по вагону, сделал кое-какие приготовления и, чтобы отвлечься, наскоро сыграл половину игры. Приближение Слепого с тростью заставило его отложить телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве пассажирам этого поезда не запрещено разговаривать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я скажу пару слов и уйду. Так вы действительно просто коллеги? Я слышал, что в таких отделах, как Управление безопасности, служебные романы обычно не приветствуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй нахмурился. Приятное настроение последних дней улетучилось из-за молчания Дрейтона и слов Слепого с тростью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе-то какое дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепой с тростью не обиделся, а напротив, усмехнулся. Опираясь обеими руками на трость, он сел напротив Ли Вэя и заговорил на федеральном языке с заметно усилившимся акцентом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знай: многие убийцы — это отставные агенты. У себя на родине, в сибирской мерзлоте, я повидал много таких новичков, как ты. Твой напарник, наверное, работает дольше? Он выглядит опытнее тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Динь-динь-дон».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фоновая музыка «Тетриса» снова заиграла, словно пытаясь заглушить разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слепой с тростью подумал, что иногда именно уклонение от темы выдаёт самое сильное беспокойство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вспомнил кое-какие давние, юношеские и безответные дела и заговорил сам с собой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если тебя игнорируют, значит, спектакль окончен. Если ты умный человек, лучше очнись поскорее и выйди из игры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он кивнул Ли Вэю, поднялся и отправился дальше искать Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй несколько мгновений смотрел ему вслед, около полуминуты предаваясь беспорядочным мыслям, а затем отмахнулся от слов Слепого с тростью и повернулся, сосредоточившись на гораздо более опасной Юй Шань. Через пять минут его терпение лопнуло, и он снова отправил сообщение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Господин, я выдвигаюсь.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Нет, не подходи пока.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не мог ждать. Он сразу же поднялся и направился в вагон, где находился Дрейтон. Ещё издали он увидел, что Дрейтон сидит на месте цел и невредим, и только тогда выдохнул. Сев через несколько рядов, он напечатал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Я иду к тебе.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Господин Ли Вэй.】 Даже в тексте чувствовалась строгость Дрейтона. 【Слушайся, не подходи и пока не пиши мне больше. Это приказ.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе Ли Вэя закипали сомнения. Он набрал несколько слов, стёр их, достал из рюкзака чешую сирены и пистолет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, кроме этого наследства из прошлого подземелья, у него был ещё нефритовый кулон, который Фудзивара Рюити использовал для защиты от сирены. Ли Вэй отдал этот кулон Дрейтону, поэтому думал, что тот не столкнётся с опасностью раньше него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что происходит сейчас? Дрейтона взяли в заложники? Ну так подмигни хоть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушаться приказов? Невозможно, в этой жизни невозможно. Он поднял пистолет и медленно приблизился к фигуре Дрейтона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он поравнялся с сиденьем Дрейтона, он резко шагнул вперёд, развернулся и опустил взгляд на его лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что заставило его замереть, — это то, что фигура собеседника была всё той же, знакомой фигурой Ли Вэя, но на лице были уже не черты Уильяма Дрейтона, а лицо, на семьдесят процентов похожее на самого Ли Вэя, лицо, которое давно должно было превратиться в пепел и появлялось лишь иногда в его кошмарах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был родной отец Ли Вэя, Лейнар Ливиус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стук колёс о рельсы внезапно стал резким. Указательный палец Ли Вэя, застывший в двух миллиметрах над спусковым крючком, мелко дрожал. Он судорожно вдохнул, в ужасе отступил на два-три шага назад, дуло пистолета сначала опустилось, но он с трудом заставил себя снова поднять его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При жизни Лейнара Ливиуса он никогда не осмеливался перечить ему, не то что наводить на него пистолет. Но происходящее явно было ненормальным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дрейтон?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он взял себя в руки и позвал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уильям Дрейтон?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Лейнар Ливиус» встал, на его лице застыло лёгкое недовольство, и он протянул к нему руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, наверное, только что вернулся с охоты: на персидском ковре расплывались тёмные пятна от талого снега, налипшего на подошвы сапог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэя пробрала дрожь, многолетнее забытое чувство страха пробудилось в спине. Он на мгновение не знал, стрелять или падать на колени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду тёплая ладонь внезапно коснулась его затылка, и голос Дрейтона, с отчётливо различимой тревогой, раздался у самого его уха:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Ли Вэй, я же просил вас не подходить… У вас зрачки расширены. Вы в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй несколько раз судорожно выдохнул, подавляя рвотный позыв, закрыл глаза и снова открыл их — Лейнар Ливиус исчез, перед ним было лицо Дрейтона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Ли Вэй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрейтон протянул руку, чтобы поддержать его, но по какой-то причине в следующую секунду отпустил, дав ему упасть на сиденье поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что вы увидели?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не ответил сразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, ошеломлённый, запрокинул голову и уставился в голубые глаза Дрейтона, чувствуя огромное облегчение в его взгляде. И дело было не в эмоциях, которые таились в этом взгляде, а просто в том, что у Лейнара Ливиуса были зелёные глаза — огромная разница.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, что это была иллюзия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выдохнул, расслабил конечности, но пальцы, лежавшие на мягкой обивке, всё ещё непроизвольно подёргивались, а сбитый пульс не успокаивался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторое время спустя он, опираясь на сиденье, выпрямился, вытер холодный пот со лба и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С этим поездом что-то не так? Я обознался, принял вас за одного знакомого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За какого знакомого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Дрейтон с непроницаемым выражением лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Об этом неловко говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точнее, крайне неловко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стараясь говорить как можно более непринуждённо, Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я чуть было не принял вас за своего покойного отца, хотя вы совсем не похожи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрейтон кивнул и медленно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понял. Со мной тоже произошла небольшая аномалия. Похоже, этот поезд не позволяет людям приближаться друг к другу. Нарушение правила влечёт за собой наказание: например, заставляет видеть в человеке, к которому ты пытаешься приблизиться, кого-то, кого ты боишься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него побежали мурашки по коже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А сообщения писать — тоже нельзя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, нельзя, если есть осознанное желание сблизиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дрейтон вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я чуть не попался, но, к счастью, нефритовый кулон, который вы мне дали, помог мне отразить удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он достал кулон и протянул его Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Носите его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй осторожно отвёл его руку, поднялся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, ему нужна подзарядка, а я до сих пор не знаю, как её делать. Так что, если нет смертельной опасности, лучше приберечь его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрейтон спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы намекаете, что будете думать обо мне чаще, чем я о вас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй опешил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрейтон настойчиво спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иначе почему я должен быть более бережливым, чем вы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как бы то ни было, Ли Вэй снова отказался. Дрейтон не мог его переубедить и, опасаясь снова нарваться на наказание по правилам, был вынужден убрать наследство Фудзивары Рюити обратно за пазуху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, чтобы Ли Вэй больше никого не перепутал, он надел очки, но даже так Ли Вэй не рискнул снова шалить. Он послушно уставился в окно и тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пойду поговорю с начальником поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрейтон, казалось, хотел что-то сказать, но не решался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй догадывался, что он хочет сказать. Вопросов, касающихся его самого, между ними накопилось слишком много, но, к сожалению, сейчас было не время для разговора. Он велел Дрейтону заняться Хань Цзэ, а сам направился в сторону кабины машиниста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слово автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, отец — злодей (.) Начальнику рано или поздно придётся иметь дело с будущим тестем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 55. Их детство (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Действительно ли мы можем избавиться от врождённого одиночества с помощью чужой любви?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Начальник поезда сидел перед зеркалом, похлопывая пуховкой по щекам, и тихо говорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Группа людей, чтобы влиться в коллектив, безумно подстраивается под других, ошибочно полагая, что сойти с поезда — значит встретиться со смертью лицом к лицу, и только надев фальшивую маску, скрывающую истинное лицо, можно получить мгновенную передышку. Но те, кто, набравшись смелости, сбежал в другой поезд, не всегда счастливы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возрождённая любовь приносит страх, и этот страх никогда не будет понят. Бывшие соратники, судя чистоту тех, кто был вынужден бежать, в то же время провозглашают благородство собственного выбора, сосредотачиваясь на догматах, оторванных от реальности, и закрывая глаза на боль, происходящую прямо у них перед глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух Эрик сжался в углу, притворяясь вежливым слушателем, который случайно проходил мимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последние дни начальник поезда использовал его как «исповедальню»: каждый день они либо обсуждали философию, либо воочию наблюдали, как люди в поезде под влиянием искажённой социальной системы демонстрируют разнообразие поведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постепенно он начал понимать, о чём говорит начальник поезда, и даже иногда испытывал некоторое сочувствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но полностью понять было невозможно. В конце концов, правила поезда устанавливал начальник. Если бы ты установил нормальные, человеческие правила, возможно, тебе бы встречалось больше нормальных людей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала испытывать человеческую природу, а потом порицать её низость — разве здесь нет проблемы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Начальник поезда тоже когда-то был человеком, человек — действительно сложное существо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думал Эрик, злой дух второго поколения, созданный Эвелин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При жизни его сковывали разнообразные невидимые правила, и после смерти он не обрёл покоя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Начальник поезда хвалил его за отличную способность к сопереживанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик скромно отнекивался, а затем, воспользовавшись тем, что начальник отвлёкся, тайком принялся править служебную инструкцию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>