--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2819 +14,3315 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 57. Поезд парочек (12)</w:t>
-[...2767 lines deleted...]
-        <w:t>— Федеральное бюро расследований, — сказала она. — Руки вверх.</w:t>
+        <w:t>Глава 57</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эй!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она упёрла руки в бока и крикнула в сторону другого поезда: «В поезде есть кто-нибудь? Что у вас за ситуация?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Группы влюблённых парочек в другом поезде прильнули к окнам, глядя на это с таким же удивлением и страхом, как домашние кошки, всю жизнь прожившие в витрине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя долгое время кто-то из другого поезда ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мы абсолютно свободны, у нас нет этих дурацких правил, но здесь не разрешается садиться в поезд тем, у кого есть пара!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказывается, правила в этом поезде были полной противоположностью!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только слова стихли, словно кипяток вылили на муравейник, люди, измученные тестом на чувства, все изменились в лице. Некоторые тут же решили сойти с поезда, и проводник даже не стал их останавливать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мы с самого начала говорили: мы отвечаем только за пассажиров, находящихся в поезде. Как только вы сойдёте, мы не отвечаем за жизнь или смерть, последствия вы берёте на себя».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какие могут быть последствия у одиночества? Раньше боялись, что высадят и умрёшь с голоду, а теперь разве в другом поезде не дадут еды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорят, жениться или нет — это великое дело в жизни, и теперь видно, что это действительно так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Большинство людей, сталкиваясь с важным решением, неизбежно колеблются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда более десяти человек, включая Ли Вэя и Драйдена, которые изначально были одиноки или решили «развестись», твёрдо встали на платформе, из противоположного поезда вышел проводник с блокнотом в руках, сверяя имена пассажиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тебя зовут Маркус Картер, ты продавец, одинок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты — Маргарет Джерард, но ты замужем, Джерард — фамилия твоего мужа. Извини, мы не разрешаем садиться тем, у кого есть пара».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина по имени Маргарет запаниковала: «Но моего мужа нет в этом... в этом как его...?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В Изнанке», — подсказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да, моего мужа нет в Изнанке!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— женщина благодарно улыбнулась ему и, обернувшись, продолжила: «В предыдущем поезде меня всегда считали одинокой!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты хранишь верность своему мужу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— холодно спросил проводник. «Извини, мы не принимаем таких, как ты».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина покраснела: «Что? Я просто не хочу путаться с незнакомцами! Подождите, подождите, я могу сменить фамилию обратно!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводник уже подошёл к следующему человеку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй по привычке повернул голову и зашептал Драйдену на ухо: «У него в руках служебная инструкция. Похоже, на этот раз мы наконец попали в нужное место».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не успел ответить, как проводник, словно наступив на мину, чувствительно посмотрел в их сторону и резко спросил: «Что вы двое делаете?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже такой уровень общения недопустим?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй отступил на шаг в сторону, увеличив дистанцию с Драйденом, и с невинным видом сказал: «Я шепчусь с коллегой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нельзя шептаться, касаясь лицами друг друга», — холодно произнёс проводник. «При общении между пассажирами необходимо соблюдать подходящую социальную дистанцию».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «Но у меня в роду на четверть кровь из революционных старых районов, у нас там до сих пор популярен поцелуй при встрече».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Я сказал — нельзя, значит нельзя», — нетерпеливо ответил проводник. «Если тебе это не подходит, возвращайся в другой поезд».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказывается, так называемые «никаких дурацких правил» означали лишь то, что правила отличаются от правил другого поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь Ли Вэй и Драйден стали объектами пристального внимания проводника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Лак Ли Вэй, ты и Уильям Драйден в предыдущем поезде были в отношениях?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— выкрикнул один из одиноких, который раньше не мог найти пару. «И ещё несколько человек сзади!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— он указал на пятерых или шестерых. «У этих людей были пары! А та женщина по имени Юй Шань даже набрала самый высокий балл!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесстыдство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден скользнул взглядом по торжествующему одиночке, и его взгляд так напугал того, что он инстинктивно замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость», опираясь на трость и ведя собаку, с мрачным видом, от которого все шарахались, сказал: «Мы просто защищались. Я даже не помню, как звали моего партнёра».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его недавно сменившийся партнёр тоже сошёл с поезда и стоял в толпе, молча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводник кивнул: «Я понимаю. Как только расстались — можете садиться. Однако прошу вас запомнить: больше не приближайтесь друг к другу слишком тесно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань и «Слепая трость» при этих словах украдкой покосились (прислушались) на Ли Вэя и Драйдена. По их мнению, эти двое совсем не походили на притворщиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Служебный роман за казённый счёт, ц-ц-ц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй под пристальным вниманием этой кучки праздных зевак и проводника сменил позицию. Теперь между ним и Драйденом стояло целых десять человек — даже если включить широкоугольный объектив камеры, они не попали бы в один кадр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден с холодным лицом выглядел не слишком довольным, но на самом деле до знакомства с Ли Вэем он постоянно носил это выражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В процессе посадки в поезд Ли Вэй всё время играл в телефоне, опустив голову, а Драйден то и дело оборачивался, ища кого-то взглядом: он смотрел на Ли Вэя, отводил взгляд, через мгновение снова смотрел на Ли Вэя, отводил взгляд...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дело было не в беспокойстве, просто он привык следить за каждым движением другого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это движение он выполнял чрезвычайно естественно и незаметно, словно обычный человек, разглядывающий пейзаж, поэтому не привлёк внимания проводника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди, прошедшие проверку, один за другим поднимались в поезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» хотел поговорить с Ли Вэем о преследовании Хань Цзэ, но боялся, что «тайный разговор» привлечёт внимание проводника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новый поезд, очевидно, впал в другую крайность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди почти не разговаривали друг с другом, не обменивались взглядами. Вагон был тихим, как библиотека, каждый занимался своим делом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже долгий разговор лицом к лицу считался признаком поиска партнёра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В такой обстановке...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, даже если кто-то умрёт, никто не узнает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань неторопливо вытащила маленький нож из виска того самого одинокого, который разоблачил её на платформе. За секунду она обхватила его голову и бережно прислонила к оконному стеклу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мертвец словно просто прислонился к стене и уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань разжала руки, поправила подол юбки и покинула вагон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За всё это время она не произнесла ни слова и не имела ни одного контакта длиннее пяти секунд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь она расплатилась жертвой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пора подумать о том, как сойти с поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, когда она проходила мимо туалета, из угла внезапно вытянулась рука с электрошокером, приставленным к её спине!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался лёгкий треск тока. Юй Шань, с выражением крайнего изумления на лице, неожиданно рухнула на одно колено. Убийца, опытный и безжалостный, снова нажал на кнопку электрошокера, добавив ещё один разряд. Перед тем как потерять сознание, последнее, что она увидела, было лицо довольно красивого азиата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она его не знала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но кто-то знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был пропавший несколько дней назад интендант Бюро безопасности — Хань Цзэ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ уже давно ждал в поезде: «Мандаринка» Юй Шань слушала, как Ли Вэй и «Слепая трость» обсуждали их распри с Хань Цзэ, считая себя посторонней, но не ожидала, что Хань Цзэ пришёл за ней — он хотел заполучить особый артефакт, который был у Юй Шань!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С 2018 года Хань Цзэ начал готовить план исследования Изнанки. В то время во всём мире лишь единицы знали или осмеливались подтвердить существование Изнанки, а сама Изнанка ещё не сформировалась и больше походила на эмбрион, вынашивающий злых духов. Именно тогда торговец недвижимостью Мицуи Такаси произнёс одну фразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сказал: «Господин Хань, если она действительно существует, это будет голубым океаном человечества».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради этих слов Хань Цзэ отказался от профессии убийцы, притворившись, что внял уговорам старика Хань Чжисюня, и, отвернувшись от тьмы, вступил в Бюро безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имея за спиной такое огромное национальное разведывательное ведомство, это, как ни крути, было эффективнее, чем действовать в одиночку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он планировал шесть-семь лет, только чтобы стать главой отдела, связанного с Изнанкой. Однако в решающий момент с неба свалился Уильям Драйден и перехватил должность руководителя отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ: ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно. Утешил он себя. Для человека с судимостью получить руководящую должность — ненормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он-то хотя бы может получить должность следователя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ отправил несколько рекомендательных писем Драйдену и его начальству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Большинство этих писем канули в пучину моря, без ответа. Те, на которые ответили, говорили: «Мы рассматриваем», прося его подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ решил, что дело верное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но через несколько дней Драйден объявил, что нашёл подходящего кандидата на должность следователя — некоего «Лака Ли Вэя», полного дилетанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ: «???»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он до сих пор не мог понять, кроме профессии уборщика, какое ещё достоинство Бюро безопасности разглядело в Ли Вэе — будь то способности к одиночному бою, боевой опыт или даже степень взаимодействия с Бюро безопасности, чем он, Хань Цзэ, хуже дилетанта?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге, старик, я семь лет пахал на вас, а мне даже за стол сесть не дали, только на подсобные работы и сгодился?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ, чьи планы рухнули, слегка поехал крышей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он холодно наблюдал, как Ли Вэй чувствует себя чужим в Бюро безопасности, и ждал, когда этот самонадеянный новичок погибнет или будет уволен Драйденом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но прошло два подземелья, и Ли Вэй стал штатным сотрудником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Терпение лопнуло!! Лак Ли Вэй — пощёчина, Уильям Драйден — две пощёчины!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ ясно осознал: пока есть Ли Вэй, Драйден, вкусивший сладость воспитания дилетанта без связей, будет искать подобных новичков. В «Специальной группе по Изнанке» Бюро безопасности ему, Хань Цзэ, места больше нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда незачем торчать в Бюро безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вытащил запасной план на случай провала: принести в жертву «Мандаринку», которая слишком распоясалась и привлекла внимание ФБР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У «Мандаринки» был артефакт, который его очень интересовал, и к тому же она уже сбежала в Изнанку. Хань Цзэ заранее разузнал обстановку в Изнанке, спланировал всё так, чтобы привлечь «Слепую трость», преследовавшего агентов Бюро безопасности, и сел ждать, когда птичка сама попадёт в сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но план снова не поспевал за переменами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У поезда «Мандаринки» было два состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самое далёкое расстояние между людьми — это когда я в этом поезде, а ты — в том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мандаринка» Юй Шань слишком хорошо жила в другом поезде и не хотела переходить в этот, но у Хань Цзэ было расстройство, связанное с отвращением к сексу, и он ни за что не мог отправиться в противоположный поезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему оставалось только ждать, когда Юй Шань придёт сама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И он дождался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 54. Поезд «Мандаринки» (одиннадцатая) (исправлено)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Хань Цзэ пока не мог выпытать у Юй Шань, где она спрятала артефакт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что правилом этого поезда было запрещено вступать в близкий контакт между людьми. Жёсткий допрос, очевидно, тоже считался близким контактом, и, чего доброго, в другом поезде его ещё и сочли бы за БДСМ. Ему оставалось только временно запереть потерявшую сознание Юй Шань в туалете, балансируя на грани, допустимой проводником, и время от времени приходить обыскивать её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз он просто провёл поверхностный обыск, не нашёл особого артефакта, но наткнулся на телефон Юй Шань. Взяв телефон, он зашёл в вагон, сел на свободное место и открыл входящие сообщения, социальные сети и прочее, быстро просматривая их. Через несколько минут его внимание привлёк один перевод, сделанный много лет назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сумма была пять тысяч федеральных долларов, небольшая. В примечании было написано: «Для Мариан Юй (Юй Лянь)».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>