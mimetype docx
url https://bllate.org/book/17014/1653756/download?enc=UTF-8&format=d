--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1843 +14,4211 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 56. Их детство (2)</w:t>
-[...1791 lines deleted...]
-        <w:t>ЛЛ сегодня снова выжал ещё немного прошлого (аплодисменты).</w:t>
+        <w:t>Глава 56</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышал, что вы дрались всю дорогу сюда. Как вам это удалось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй тут же продемонстрировал ей наглядно — он взял в рот кончик пальца Драйдена и, на фоне внезапно смягчившегося выражения лица последнего, выстрелил в «Слепую трость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость», услышав выстрел, повалился между сиденьями, и вдруг его осенило. Он раздражённо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тот самый легендарный «Мусорщик»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт возьми! Разве это возможно?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань, видя, что её догадка подтвердилась на деле, присела на корточки на другом ряду сидений и, схватившись за голову, с горечью простонала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Неудивительно, что ты не трогаешь обычных людей, — продолжил «Слепая трость», прячась за укрытием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сел в этот поезд, чтобы разобраться с порождениями мира теней, или Бюро безопасности послало тебя поймать Хань Цзэ? Как бы то ни было, наши цели совпадают, между нами нет никакой смертельной вражды. Может, объединимся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй медленно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можно и рассмотреть… Давай так: сначала мы выберем кого-то, кто войдёт в кабину машиниста и остановит поезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этим он дал понять: если вы добровольно не пойдёте на смерть ради спасения других, то о сотрудничестве не может быть и речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 52. Поезд «Мандаринки» (девятая)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В вагоне на мгновение воцарилась тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый обдумывал текущую ситуацию. Ли Вэй спросил у Юй Шань:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты так спешишь выйти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спроси у «Слепой трости», — недовольно ответила Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его больная собака укусила меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ситуация была сильнее их, и «Слепая трость» весьма учтиво выразил своё недовольство:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если моя собака тебя укусила, с какой стати ты называешь её больной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань рассмеялась от злости:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Любой, у кого есть глаза, это видит! Ах да, я забыла, ты же слепой. Неважно, я всё равно сделаю прививку от бешенства, когда сойду с поезда, а твоя собака через пару дней сдохнет от болезни. Так что твои препирательства со мной сейчас бесполезны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» не ответил. Он с некоторым беспокойством гладил спину своей собаки-поводыря, чувствуя её ласковый отклик и хриплое, похожее на меха кузнечных горнов, дыхание. Спустя мгновение он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, «Мусорщик» там.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: — М?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоим взглядом, моя собака больна?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй приподнял бровь. Юй Шань удивлённо спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты правда не знаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это седьмой год, как я её воспитываю. Всё это время она была здорова и никогда ни на кого не нападала без моего приказа, — мрачно сказал «Слепая трость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тем вечером я пошёл мыться, а мой спутник (бывший парень бродяги) выгуливал собаку перед дверью ванной. «Мандаринка», ты ведь тоже тогда была в ванной? Почему моя собака напала на тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э-э…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань, не желавшая признаваться в попытке убийства перед Ли Вэем, который был наполовину полицейским, замялась и сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А с какой стати я должна тебе рассказывать? Твоя собака меня укусила, разве это может быть моей виной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно «вы» что-то сделали, — сказал «Слепая трость», зажимая рану. С серым, безжизненным лицом он откинулся на спинку сиденья, словно из него разом выкачали все силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой спутник не сказал мне правды. Он скрыл от меня две вещи: во-первых, что моя собака больна — он, должно быть, это заметил, но даже не заикнулся. Во-вторых, что моя собака укусила человека — он тоже не сказал, а только упомянул, что Тома избили в другой ванной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё просто, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он боялся тебя и хотел замять дело, угождая тебе. Если бы он сказал правду, ты бы заподозрил, что он плохо смотрит за собакой. К тому же он боялся, что Юй Шань вернётся мстить за укус, поэтому намеренно упомянул «Мусорщика» на следующее утро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он правильно боялся, — сказал «Слепая трость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я убил его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань, глядя в потолок вагона, тихо сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ещё вчера вы были «образцовой парой»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— одной из них в этом поезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» скривил губы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты разве нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань потеряла дар речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти двое жестоких типов, убивших своих партнёров ради постижения Пути, переглянулись на расстоянии и одновременно пришли к одной и той же мысли: судя по всему, настоящая образцовая пара — это совсем другие люди. Способность одновременно миловаться и яростно драться с другими — это просто ужасно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил у «Слепой трости»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоя цель в поездке — выследить и убить Хань Цзэ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно так, — раз уж дело дошло до этого, «Слепая трость» ответил откровенно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня с Хань Цзэ были счёты ещё когда он орудовал на дорогах. Семь лет назад, то есть в 2018 году, несколько киллеров из верхней части Чёрного списка получили одинаковое задание — заказчик хотел, чтобы мы убили японского торговца по имени Мицуи Такаси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это было делом мастерства каждого, но Хань Цзэ нарушил правила. Его перекупил Мицуи Такаси. Он слил тому нашу информацию, а в решающий момент предал. Мои глаза тогда в той операции и выжег его яд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто такой «Мицуи Такаси»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Информатор Бюро безопасности ввёл его имя в систему и доложил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мицуи Такаси — торговец недвижимостью и филантроп с отличной репутацией. Он занимает определённое положение в общине японских торговцев в Федерации. Они все очень уважают его и часто на публике восхваляют его верность слову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фамилия Мицуи показалась знакомой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй включил микрофон и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое отношение он имеет к моему соседу Мицуи Кэну?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Минуту, мы пока не нашли данных о членах его семьи… Но он знаком с Фудзивара Рюити, настоящим убийцей в деле об убийствах на круизном лайнере в Западном порту. Они неоднократно были замечены за оживлённой беседой в объективах камер журналистов экономических отделов!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не ожидал снова услышать имя «Фудзивара Рюити». То есть, Мицуи Такаси, скорее всего, связан с миром теней, а Хань Цзэ уже семь лет назад имел дело с причастными к этому миру людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В таком случае, не было ли у него скрытой цели при вступлении в Бюро безопасности? И нынешнее предательство, возможно, тоже связано с миром теней?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снова 2018 год…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый злой дух, с которым они столкнулись, Эвелин, умерла в 2018 году; Фудзивара Рюити в 2018 году стал главой компании «Звёздный купол круизы»; в 2018 году кто-то потратил целое состояние, чтобы заказать голову торговца недвижимостью Мицуи Такаси, а Хань Цзэ по неизвестной причине решил продать своих коллег, а затем, преобразившись, стал консультантом по тыловому обеспечению в Бюро безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем «Слепая трость» продолжал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В эти годы Хань Цзэ прятался в Бюро безопасности, его отец тоже находился под защитой федеральных властей, у меня не было возможности до него добраться. И вот недавно я получил надёжную информацию, что он собирается сесть на поезд, следующий к северной границе Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто тебе это сказал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бюро безопасности начало действовать сразу, как обнаружило, что Хань Цзэ самовольно покинул пост, а ты сел в поезд ещё раньше меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Слепая трость» ответил: — У меня есть информатор. Он много раз сотрудничал со мной, и я никогда ему не сомневался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда тебе стоит начать сомневаться прямо сейчас, — вставила подслушивавшая Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На мой взгляд, это спланированная против тебя ловушка. Хань Цзэ знал, что ты за ним охотишься, намеренно завлёк тебя в поезд, чтобы вы с людьми из Бюро безопасности перебили друг друга. Теперь твоя собака заразилась бешенством, и ты вот-вот попадёшь в руки этого «Мусорщика».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» упрямо возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ещё неизвестно, кто в чьи руки попадёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он пререкался с Юй Шань, то немного приподнялся. Ли Вэй, увидев его макушку, тут же выстрелил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» мигом присмирел и, улёгшись на сиденье, замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй снова обратился к Юй Шань:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой псевдоним — «Мандаринка», этот поезд называется «Мандаринка». Какая между вами связь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Связь по совпадению названий, — сказала Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, думаешь, я машинистка? Будь я машинисткой, разве я влачила бы такое жалкое существование?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я не считаю твоё существование жалким, — сказал «Слепая трость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы я не заподозрил, что твой спутник — это Хань Цзэ, и не убил его, ты, наверное, была бы самой спокойной в этом поезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань только сейчас узнала об этом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты — что?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осознав это, её лицо резко изменилось:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неудивительно, что в тот день «Мусорщик» подошёл ко мне и сказал, что моего спутника убили… Погоди, если его убил ты, то что мне делать с моим подношением?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подношением?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Слепая трость» был в недоумении, но Ли Вэй понял: у Юй Шань действительно есть особый артефакт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, похоже, божество, которому она поклонялась, согласилось сначала доставить товар, а потом получить плату. Но иногда пользоваться услугой «сначала используй, потом плати» или покупать в кредит — тоже не очень хорошо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда на карте нет денег — вот тогда и наступает облом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань никак не могла ожидать, что «Слепая трость» вмешается и внезапно сделает её должницей. Ли Вэй не знал, какие последствия будут, если она не сможет выплатить подношение, но Юй Шань явно не могла позволить себе расплачиваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её выбор был — напасть на «Слепую трость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убив «Слепую трость», она и отомстит за укус собаки, и сможет принести человеческое подношение своему божеству!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Защитная аура «сначала используй, потом плати» ещё не прошла, поезд не считал её одинокой, и «Слепая трость» не ожидал, что она сойдёт с ума. Поэтому, напав первой, она в ходе их схватки успешно захватила инициативу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его трость, служившая основным оружием, была выбита ударом и, описав дугу, упала рядом с Ли Вэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собака-поводырь, увидев, что хозяин в беде, бросилась на Юй Шань, не раздумывая!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собачий лай смешался с человеческими криками и воплями. В вагоне начался хаос. Несколько проводников, увидев это, попытались вмешаться, но Ли Вэй решительно захлопнул дверь вагона, засунув трость «Слепой трости» в дверную ручку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно оставшийся без оружия «Слепая трость»: «??? Вы заодно?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань не ответила, пнув его ногой в грудь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собака-поводырь бросилась ей в лицо, но она сдёрнула её вниз. «Слепая трость» воспользовался моментом, чтобы подняться и вонзить кинжал ей в плечо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань взревела и, схватив его за горло пальцами, начала душить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они сцепились в борьбе у окна, выглядя даже более близкими, чем любовники — казалось, вот-вот соприкоснутся вплотную. Ли Вэй, потянув Драйдена за собой, протиснулся мимо них. Потратив несколько минут, он не смог взломать дверь в кабину машиниста из первого вагона. Видя, что момент упускать нельзя, он рискнул достать ручную гранату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Бум-м-м!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взрыв в ограниченном пространстве заставил обоих сражающихся беззаконников изумлённо уставиться на него. Проводники, собравшиеся в другом вагоне, пришли в ещё большее бешенство. Однако кабина машиниста оказалась пуста — ни души.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машиниста нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не успел удивиться. Следуя указаниям Драйдена, он схватился за ярко-красный стоп-кран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вагон резко затрясло. Звук трения колёс о рельсы напоминал пение птиц в диком поле. Скорость поезда начала быстро падать неестественным образом. Ли Вэй чувствовал, как инерция толкает его вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не удержался за стоп-кран и, споткнувшись, упал на пол. В следующий миг поезд снова начал набирать скорость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не отпускай стоп-кран!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— крикнул Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одной рукой он держался за поручень, другой крепко схватил Ли Вэя за руку и рывком поднял его с пола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой, кое-как устоял на ногах и снова изо всех сил потянул рычаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, весь мир содрогался. Свет то загорался, то гас. Пейзаж за окнами кабины постепенно становился расплывчатым. Растительность вдоль путей искажалась, превращаясь в огромные бесформенные цветовые пятна. Ли Вэй, глядя на это, почувствовал, что что-то не так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы тормозим?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— повернулся он к Драйдену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне кажется… Скорость будто бы становится всё выше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не ответил. Его лицо было неважным. Наблюдая некоторое время, он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не ускорение. Изменилась относительная скорость. Рядом с нами идёт ещё один поезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У тех, кто ездил на поездах, наверняка был подобный опыт. Когда другой поезд проходит по соседним путям, создаётся иллюзия, что твой собственный поезд меняет скорость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно такое ощущение сейчас испытывали Ли Вэй и Драйден. Разноцветный поезд нёсся им навстречу, пронёсся мимо с воем, словно брат-близнец поезда у них под ногами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зря его называют «Мандаринка»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мандаринка-мандаринка — в этом мире теней всего два таких одинаковых поезда!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ и Эрик, наверное, находятся в другом поезде!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 53. Поезд «Мандаринки» (десятая)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот в чём вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как пассажирам этого поезда перебраться в другой? Не прыгать же напрямую. Это тебе не какая-нибудь страна, пропитанная специями!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй держался за стоп-кран. Отпустить было нельзя, но и не отпускать — тоже не выход. К счастью, вскоре встречный поезд тоже остановился. Хвосты двух составов оказались друг напротив друга, между головами растянулось несколько сотен метров, разделённых серо-голубой кирпичной платформой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На платформе не было ни души. Никто не вышел, чтобы командовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходить или не выходить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первой, у кого не осталось выбора, отреагировала Юй Шань. Она сбросила запачканные кровью туфли на высоком каблуке, босиком отступила к двери, несколько раз нащупала кнопку, нажала её и широким шагом вышла на платформу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>