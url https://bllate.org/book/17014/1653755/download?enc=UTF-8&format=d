--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,1987 +14,3379 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 55. Их детство (1)</w:t>
-[...511 lines deleted...]
-        <w:t>— Я просто хотел увидеть её ещё раз.</w:t>
+        <w:t>Глава 55</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя несколько секунд он резко вздрогнул, вскочил на ноги, и страх перед правилами поезда внезапно улетучился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Убийство!! Убийство!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кубарем выкатившись из вагона, он закричал на тех воркующих влюблённых: — Кто-то умер!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но люди, словно не слыша его, всё так же нежно шептались и ворковали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я люблю тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мужчина крепко сжимал руку своей партнёрши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если в поезде завёлся серийный убийца, я твёрдо встану перед тобой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина дрожащими губами произнесла: — О, дорогой…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Искреннее проявление чувств, плюс пять очков, — сказал чайник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Тома наполнилось отчаянием, он не понимал, что творится с этими людьми: — Хозяин собаки убил человека в другом вагоне, я видел это своими глазами, вы что, не понимаете?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он схватил за руку одну из парочек, которая как раз воспользовалась суматохой, чтобы признаться в любви и набрать очки: — Бывший парень бродяги мёртв!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из парочки покосился на него и сказал: — Отвали, у нас есть пара, мы не чета такому одинокому отребью, как ты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да пошёл ты, я не одинок, у меня есть пара…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том сорвал с себя бороду и парик и, матерясь, сделал несколько шагов вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он с грохотом рухнул на пол, изо рта пошла пена, конечности забились в судорогах, он схватился за горло, издавая хриплые звуки «хэ-хэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рицин подействовал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В помутнённом сознании подошла «Слепая трость», присел на корточки, пошарил вокруг, сорвал с Тома пластырь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неплохой эффект, — пробормотал он себе под нос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду чёрное дуло пистолета упёрлось ему в затылок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В поезде так опасно, тебе не стоило убивать свою собаку-поводыря, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 51. Поезд влюблённых (восемь)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А в это время Ли Вэй думал, как пройти через плотную охрану и попасть в купе начальника поезда.</w:t>
-[...1391 lines deleted...]
-        <w:t>— Когда отец тебя отчитывал, он тебя бил?</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» замер на мгновение, тяжело вздохнул, бросил оружие и поднял руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала та женщина, потом ты… откуда вы все взялись?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с досадой спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том, отравленный рицином, лежал на полу и с облегчением заметил, что люди в вагоне наконец-то отреагировали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жаль, реакция была неадекватной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пистолет у тебя в руках — игрушка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил один человек у Ли Вэя, а затем обратился к остальным: — Я видел похожую штуку у проводника: складная, вибрирует, водой брызгает…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не дожидаясь, пока он закончит, быстро прицелился в сиденье поезда и выстрелил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь попробовать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он того, кто говорил про «складную, вибрирующую, брызгающую водой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он посмотрел на мягкое сиденье, из которого полетели клочья, и на «Слепую трость», который с поднятыми руками и совершенно ошарашенным видом стоял рядом, и с запозданием осознал весь ужас: — Нет! Извините, я не нарочно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошие новости, отличные новости: перед лицом огнестрельного оружия в непосредственной близости инстинкт самосохранения у граждан Федерации наконец-то снова взял верх!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди начали забиваться под сиденья, а «Слепая трость», казалось, неподвижно стоял на коленях, но втайне отдавал команды своей собаке-поводырю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя несколько мгновений его бешеная лохматая собака-поводырь пригнулась и, обогнув багажную полку, оказалась за спиной Ли Вэя. Зарычав, она спрыгнула вниз под предупреждающий крик Драйдена: «Господин Ли Вэй, осторожно!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй развернулся и уклонился. Чтобы не задеть пассажиров и Драйдена, который был неподалёку от собаки, он схватил со стола чайник и швырнул его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, он попал очень точно. Собака-поводырь «Слепой трости» была размером примерно с голову взрослого человека. В мгновение ока, словно столкновение Марса с Землёй, она с глухим стуком шлёпнулась на пол, оглушённая и дезориентированная, несколько раз жалобно тявкнула, пытаясь встать, но безуспешно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К несчастью, «Слепая трость» воспользовался моментом для контратаки! Используя положение стоя на коленях, он вытащил из-под голени кинжал и, описав им дугу в 180 градусов, заставил Ли Вэя отступить. Затем другой рукой нащупал и поднял свою трость, упавшую у ног.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прислушавшись к звукам, он поднял трость и без колебаний направил её в сторону, откуда доносилось дыхание!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй едва увернулся, чуть не превратившись в человеческий шашлык. Остриё трости скользнуло по его руке, прорвало куртку и заскрежетало по чешуе на теле, издав звук удара металла о камень. Услышав это, «Слепая трость» озадаченно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это? Ты что, в броне?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вырвавшийся вопрос не помешал ему тут же, извиваясь, нанести второй удар кинжалом, чтобы не дать Ли Вэю возможности выстрелить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его техника ближнего боя была чрезвычайно высока. Даже будучи слепым, он точно блокировал тростью руку Ли Вэя с пистолетом. Они дрались от одного конца вагона до другого, банки и бутылки, стоявшие на длинных столах, с грохотом падали на пол. Когда «Слепая трость» почти добрался до двери вагона, его собака громко залаяла. «Слепая трость» остановился, поднял трость, зацепился выпуклой частью за багажную полку над головой и, одновременно с тем, как Ли Вэй нажал на курок, резко дёрнул, подтянув себя в воздух!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он приземлился за спиной Ли Вэя, перехватил трость и прижал её к горлу Ли Вэя, усмехаясь: — Что-то ты действуешь скованно, неужели боишься задеть других? Похоже, ты не из криминального мира, любой наёмник был бы жёстче тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй слегка помрачнел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не отвечая, он упёрся чешуёй на руке в лезвие у своей шеи и, под скрежет «счищаемой чешуи», развернулся и выстрелил в тело «Слепой трости»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» глухо охнул, убрал трость и кинжал, скорчился, зажимая рану. Ли Вэй собирался выстрелить снова, но в вагоне внезапно раздалась резкая сирена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пожалуйста, уважайте правила экзамена, соблюдайте порядок в вагоне! Повторяю! Пожалуйста, уважайте правила экзамена, соблюдайте порядок в вагоне!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Начальник поезда обнаружил злонамеренное повреждение общественного имущества, создающее серьёзную угрозу жизни и имуществу других лиц. Введены принудительные меры для поддержания стабильности в поезде. Просьба ко всем пассажирам немедленно вернуться к своим партнёрам, поддерживать друг друга, опираться друг на друга, успокаивать эмоции друг друга. Любой пассажир, оставшийся без пары, будет подвергнут строгому контролю…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Палец Ли Вэя уже лежал на спусковом крючке, но в этот момент край ковра под его ногами внезапно взметнулся и хлестнул, сбив его с ног!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-нибудь когда-нибудь испытывал на себе, каково это — быть избитым ковром?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю, во всяком случае, довелось впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкая ткань обхватила его конечности, и как бы он ни сопротивлялся, казалось, что он плывёт в воде, не в силах приложить силу. «Слепая трость» оказался в таком же положении: его подвесили и избивали две занавески и поднос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В суматохе Драйден, пытавшийся контролировать собаку-поводыря, подбежал и схватил Ли Вэя за руку, говоря: — Он не одинок, его партнёр здесь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй почувствовал, что давление ковра на него ослабло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С трудом поднявшись с пола, он обхватил шею Драйдена и грубо чмокнул его в щеку — и чтобы выразить благодарность, и чтобы снизить уровень тревоги поезда. Затем, оставшись висеть на нём, он снова поднял пистолет, целясь в «Слепую трость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость», распятый, словно Иисус на кресте, висел на занавесках и подзывал свою собаку: — Иди сюда, «Кислая конфета»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собака-поводырь подбежала к нему, взяла пастью маленький шприц и ловко воткнула его в первого попавшегося прохожего, который метался в панике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вероятность того, что тебя убьёт маленькая собачка, отнюдь не равна нулю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав крик партнёра прохожего, «Слепая трость» понял, что собака преуспела, и, указывая в сторону, откуда донёсся крик, сказал: — Проводник? Проводник! Я хочу зарегистрироваться как пара с этим человеком, который только что стал одиноким!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не раздумывая, он несколько раз нажал на курок, пули градом посыпались наружу. Поезду было плевать на то, что «Слепая трость» вручную сменил партнёра, но, почувствовав угрозу собственному порядку, он снова атаковал Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдену пришлось переплести пальцы со свободной рукой Ли Вэя и одновременно, склонив голову под углом, не мешающим обзору, поцеловать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй чувствовал дыхание и тепло тела рядом. Он отвлёкся. Драйден заметил это, слегка прикусил его язык и похлопал по руке, держащей пистолет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смысл был таков: я целую своё, а ты стреляешь своё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему пришлось изо всех сил стараться делать два дела одновременно. Ведомый Драйденом, он поднялся на ноги и, медленно продвигаясь вперёд, время от времени неожиданно стрелял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость», тяжело дыша, скинул куртку, обнажив бронежилет, в который застряли пули. Он получил несколько ранений, но не слишком серьёзных, пока ещё не мешавших движению. Занавески сбросили его на пол. Он схватил своего новоиспечённого «партнёра» и угрожающе приказал: — Пошли!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Партнёр» тихо всхлипывал, то и дело оглядываясь на труп на полу. «Слепая трость» развернул её голову. Собака-поводырь вела их впереди, и они, прихрамывая, побежали в другой вагон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и Драйден последовали за ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Интересно, сможет ли Юй Шань в такой ситуации остановить поезд, — сказал Драйден на ходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если у неё не получится, сможем ли мы выпрыгнуть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй оценил скорость, с которой пейзаж за окном проносился мимо: — …Я, наверное, смогу. Моя чешуя обеспечит некоторую защиту. Я обхвачу тебя, а ты прижмёшься ко мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден посмотрел на его предплечье, с которого стёрлась чешуя, обнажив плоть, когда он блокировал кинжал «Слепой трости», и ничего не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По иронии судьбы, чайник, услышавший их разговор, произнёс: — Чувства на месте, сюжет трогателен, плюс пять очков. Поздравляю, вы двое временно преодолели проходной балл на этом экзамене! Пожалуйста, продолжайте в том же духе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с размаху сбил его на пол, превратив в волчок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чайник сказал: — Нападение на экзаменатора, минус пять очков…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден быстро обернулся и чмокнул Ли Вэя в губы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чайник проглотил остаток фразы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пнул его ногой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чайник взбешённо завопил: — Нападе…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден обнял Ли Вэя за спину и поцеловал его от лба до кончика носа, затем до подбородка и тыльной стороны ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чайник издал пронзительный визг: — Плюс — нет, минус, нет, плюс…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, у него перегрелся процессор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не удержался и улыбнулся Драйдену. Они больше не обращали на чайник внимания, быстро миновали пять или шесть вагонов и ворвались в первый вагон, примыкающий к локомотиву. Там в этот момент противостояли друг другу три человека: «Мандаринка» Юй Шань, наёмник «Слепая трость» и его подобранный с улицы партнёр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Юй Шань был прикован к наиболее опасному «Слепой трости». Сложным чувством она спросила: — Ты убил своего партнёра и заменил его на нового?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая это пара? Она для меня менее важна, чем моя собака-поводырь, — спокойно ответил «Слепая трость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правила этого поезда слишком жёсткие, но в какой-то мере они правы: образование пары способствует поддержанию внутренней стабильности системы, а угроза стабильности исходит от одиноких, потерявших пару, таких как ты, и от тех, кто презирает правила, таких как я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А мы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— входя в дверь, Ли Вэй вклинился между ними с вопросом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К какому типу относимся мы двое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань и «Слепая трость» одновременно посмотрели на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй свистнул, схватил руку бесстрастного и серьёзного Драйдена и сложил из них двойное сердечко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» не видел, но его собака была впечатлена: поджав хвост, она заскулила. Юй Шань дёрнула уголком рта, и в её голове постепенно зародилась невероятная мысль:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Слепая трость»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— наёмник из Чёрного списка… А вы кто такие?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неважно, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты одинока, почему поезд на тебя не нападает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня свои методы, — ответила Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле всё дело было в божестве, которому она поклонялась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>