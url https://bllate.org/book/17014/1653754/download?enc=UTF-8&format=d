--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1795 +14,3667 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 54. Поезд парочек (11)</w:t>
-[...1743 lines deleted...]
-        <w:t>Ли Вэй догадывался, что он хотел сказать. Между ними уже накопилось слишком много вопросов — о нём, о его прошлом, о том, что с ним происходит. Но сейчас был совсем не тот момент. Поэтому он поручил Дрейтону разобраться с Хань Цзэ, а сам направился в сторону кабины и вагона начальника поезда.</w:t>
+        <w:t>Глава 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань не могла успокоиться. Она задумала принести Тома в жертву божеству, чтобы взамен получить беззаботную жизнь, но никак не ожидала, что этот проклятый хозяин собаки попросит своего партнёра выгуливать пса среди ночи, и они вдвоём с собакой ворвутся на место проведения её ритуала, да ещё и собака её укусит!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы мог подумать, что половину своего высокого рейтинга эта однополая пара заработала именно за совместное содержание собаки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Строго говоря, люди знали, что всё дело в собаке, но никому и в голову не приходило, что речь идёт о самой настоящей собаке!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань хотела отомстить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она не стала действовать сразу, потому что партнёр хозяина собаки, он же бывший парень бродяги, упомянул прилюдно — что в Запредельном мире есть некий «Чистильщик», и сейчас он, скорее всего, находится в этом поезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня днём все шёпотом обсуждали этот псевдоним — «Чистильщик». Юй Шань слушала, как они говорили с видом знатоков, это не походило на ложь, и на мгновение она заколебалась, боясь нарваться на пулю, а также опасаясь, что за бывшим парнем бродяги стоит покровитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто же с наибольшей вероятностью мог быть Чистильщиком, присланным Бюро безопасности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она оглядела всех мужчин и женщин в вагоне, не пропустив даже Тома, которого едва не принесла в жертву. Ли Вэй и Уильям Драйтон тоже были в её списке подозреваемых, но она считала, что Ли Вэй слишком красив, а его улыбка слишком сладкая, настолько сладкая, что это неправильно, в ней не было той холодной беспощадности, свойственной агентам. Уильям Драйтон же больше походил на книжного червя из башни из слоновой кости или на страхового агента, навязывающего полисы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, с талисманом божества, кем бы ни был противник, она легко не пострадает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге, когда наступил полдень, божество, в которое она верила, сообщило ей, что у собаки, которую держит хозяин, бешенство, она заражена, и лекарства нет, если только немедленно не поехать в больницу и не сделать прививку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет, это вообще разумно??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не говоря уже о том, что бешенство в Федерации стало редкостью, почему хозяин собаки держит при себе больную собаку, разве ему не страшно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань не могла в это поверить, но ей пришлось поверить — у божества не было причин ей лгать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то она села в поезд, спасаясь от поимки Федеральным бюро расследований, а теперь ломала голову над тем, как из него выйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выведенная из себя новостью о бешенстве, Юй Шань схватила проводника в заложники и побежала в сторону, где было больше людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она прекрасно понимала, что в одиночку ей не справиться со всеми злобными духами в поезде, поэтому нужно было устроить как можно больший переполох.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако злобные духи, похоже, тоже почувствовали источник беспорядков, и как раз в этот момент в динамиках вагона раздалось: «Динь-динь-дон~ Любовь — это не личная роскошь, а инструмент служения обществу. Добро пожаловать на борт „Поезда мандаринок“! Пожалуйста, возьмите с собой личные вещи и сотрудничайте с проводниками во время этапной оценки.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это испытание касается не только вашего счастья, но и влияет на стабильность всего поезда! Те, кто пройдёт, продолжат своё путешествие к финишу счастья. Те, кто не пройдёт, получат дальнейшие инструкции, либо им будет предложено пересмотреть свои отношения с партнёром.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пусть истинная любовь ведёт вас вперёд!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только эти слова стихли, поезд словно в одно мгновение превратился из неодушевлённого предмета в живое существо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй в соседнем вагоне только что зажёг чёрную свечу и собирался сжать пистолет, как вдруг чайник на длинном столе перед ним запел, страстно и с пафосом декламируя нараспев:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай, танцуй — докажи нам свою любовь!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Глава 50. Поезд мандаринок (семь)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Богиня наверху, куда это тебя занесло?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча в поле зрения Ли Вэя мерцала и беззвучно говорила: — Фу, какое бесстыдное правило. Это не входит в сферу моей ответственности. Ступай в храм богини и купи красную свечу. Она ведает любовью, страстью и желанием. Прощай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подожди —!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— крикнул Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В такой ситуации куда мне идти за красной свечой? Помоги, мы же уже сотрудничали один раз!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, кого нужно убить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросила свеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я подумаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не убиваю, я ищу человека, — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве ты не сильна в поиске целей в Запредельном мире?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча решительно погасла: — Прощай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он засунул чёрную свечу и статуэтку обратно в рюкзак и сказал Драйтону:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет жертвы, она отказывается работать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда забудем, — решительно сказал Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдём за Юй Шань. Она хочет выйти — мы тоже выйдем. Раз за два дня поисков мы так и не нашли Эрика и Хань Цзэ, остаётся только одна возможность — они находятся в Запредельном мире снаружи поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди всегда подсознательно забывают, что рельсы — тоже часть поезда, и пространство, которое они несут, намного больше, чем у вагонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же проводники постоянно внушают мысль: потерять партнёра, не суметь влиться в общество и в итоге быть выгнанным из поезда — это самое жестокое наказание на свете, с момента выхода ты становишься мёртвым человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но действительно ли их слова — правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так или иначе, обычные пассажиры почти не могут это проверить, потому что цена — мучительная смерть от жажды и голода — слишком высока. По сравнению с призрачной свободой и лишённым материальных благ бескрайним пространством, куда более реально подчиниться правилам поезда и карабкаться вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, Том — самое эпатажное, что он мог сделать, это лишь притвориться бродягой. Если бы кто-то сказал ему, что, надев фальшивую бороду, он уже не сможет её снять, он бы ни за что не стал пробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже для Ли Вэя и Драйтона выход был сопряжён с большим риском. Во-первых, нехватка припасов. Во-вторых, что, если они ошиблись, и Хань Цзэ на самом деле прячется в поезде, просто они его не нашли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что страшнее смерти — так это стать посмешищем для других после неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, Эрик тоже пропал; у него не было причин без причины прятаться в поезде и не высовываться, поэтому вероятность того, что он снаружи, возросла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй хотел воспользоваться читерством, чтобы подтвердить это, но, к сожалению, чёрная свеча отказалась сотрудничать, поэтому пришлось рискнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Остановитесь! Выпустите меня!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань, захватив проводника, направилась к голове поезда, собираясь заставить его остановиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она не особенно задумывалась. Как игрок, набиравший высокие баллы с помощью особого артефакта, она до этого толком не изучала правила в поезде. Проводники постоянно твердили об опасности выхода, но Юй Шань, как школьная хулиганка, пропускала это мимо ушей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она подсознательно считала, что, выйдя из поезда, сразу же покинет Запредельный мир!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы поддержать порядок, начальник поезда запустил этапную оценку. Большинство людей были вынуждены демонстрировать любовь, но для Юй Шань, потерявшей партнёра и с подтверждённым бешенством, это было до лампочки. Она, словно обезумевшая бигль, бежала и кричала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полиция! Есть тут полиция? Я хочу выйти! Нет, как там называют спецназовцев из Запредельного мира? Чистильщик? Господин Чистильщик, госпожа Чистильщик — не пора ли вам появиться?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна парочка обнималась и целовалась: «Мне нравятся твои глаза, подобные весенней воде, твои брови, похожие на ивовые листья, твой нос, словно головка чеснока»... Юй Шань, таща за собой заложника-проводника, протиснулась между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй! Ты чего!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пара вынужденно рассталась, с гневом уставившись на Юй Шань. Юй Шань задрала ногу на сиденье, обернулась и показала им средний палец: — Мужики все копипастят комплименты, он утром мне любовное письмо подкинул, а сейчас корчит из себя невинность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина из пары в неверии уставилась на своего партнёра. Тот едва не рухнул на колени: — Я не делал, не слушай её, погоди, я могу всё объяснить, проводник, не снимайте баллы, не снимайте —!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу рассказать историю, которая докажет любовь между мной и моим партнёром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна женщина обнимала другую и, словно делая презентацию, открыла на ноутбуке слайды — в Запредельном мире не было интернета, но локальные приложения всё же работали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это было, когда мы учились в старшей школе. Она помогла мне прогнать одноклассника, который под видом ухаживаний меня травил...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проходящая мимо Юй Шань выхватила ноутбук и швырнула его в окно: — Хватит, что за чушь ты несёшь? Я, мать твою, стольких мужиков и баб развела, что и не счесть, я с первого взгляда вижу — ты натуралка, а у тебя на руках лесбиянка. Она и счастлива, и мучается одновременно, а ты думаешь, что она скрепя сердце терпит, просто притворяется перед злобными духами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ??? Чего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой партнёр слепой, и его собака ещё и кусается, — сказал бывший парень бродяги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я всё равно его люблю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боже, этого я действительно не заметила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Шань слегка ошеломлённо остановилась, вернулась на шаг назад и, оглядывая «хозяина собаки», спросила: — Ты не видишь? Неудивительно, что у тебя психика настолько больная, что ты держишь собаку с бешенством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица хозяина собаки на мгновение исказилось: — Что ты сказала? У кого это у собаки бешенство?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань, решив, что он притворяется, будто не знает, без церемоний указала на стоящего рядом бывшего парня бродяги и сказала: — А ты — трусливый, неблагодарный, что за пара, то и чёрт, желаю вам жить душа в душу до ста лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бывший парень бродяги остолбенел: — Ты с ума сошла?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань закатила глаза и собиралась уйти, как вдруг хозяин собаки взмахнул своей тростью и ударил её!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из наконечника его трости внезапно выскочил клинок длиной в несколько сантиметров, сверкнувший холодным блеском!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смей оскорблять мою собаку, — мрачно произнёс он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Моя собака принадлежит мне, какое право ты имеешь её оценивать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань ловко уклонилась от атаки хозяина собаки: — Ты сказал — их? Твой партнёр — тоже твоя собака?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она повернулась к бывшему парню бродяги: — И ты всё ещё терпишь такую жизнь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бывший парень бродяги, опустив голову, тихо ответил: — Зато баллы высокие... Мне нравится быть его собакой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань показала ему большой палец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уважаю, одобряю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на этом этапе оценки хозяин собаки вряд ли получит высокий балл. Юй Шань оказалась гораздо сильнее, чем он предполагал. В критический момент ему было совсем не до бывшего парня бродяги; размахивая тростью для слепых под руководством собаки, он на слух определял положение и сражался с Юй Шань, которая метала столовые ножи как дротики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В вагоне вмиг поднялся переполох: куры разлетелись, собаки разбежались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другая обычная пара, забившаяся в конец прохода, видя, что дело плохо, взявшись за руки, по-пластунски уползла из-под сидений. Чайник на столе, глядя на их извивающиеся зады, прокомментировал: — Единство поз, делят и горе, и радость — плюс пять баллов...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А «Слепая трость» и «Мандаринка» были оба профессионалами, и чем больше они дрались, тем сильнее сомневались:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто же, чёрт возьми, этот противник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чистильщик? Ещё один наёмный убийца из криминального мира?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проигнорировав оповещение о снятии баллов, хозяин собаки одной рукой заблокировал столовый нож и собирался спросить, пришла ли Юй Шань тоже за Хань Цзэ, но в этот момент в вагон, пошатываясь, ввалился Том, схватившись за горло!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всё ещё был в парике, борода наполовину отвалилась, и весь он выглядел одновременно нелепо и жалко: — Вы кто-нибудь видел моего партнёра?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не обратил на него внимания. Том сделал несколько сухих рвотных движений, тяжело дыша, схватил бывшего парня бродяги: — Эй! Ты видел моего партнёра?! Оценка началась, мне нужен мой партнёр!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бывший парень бродяги заикаясь спросил: — Ты, ты не умер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том сильно толкнул его и, держась за сиденье, закричал: — Дэир? Дэир?? Где ты?! Если мы не пройдём на этот раз, меня с моим партнёром признают «разрывом эмоциональных связей»!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был в полубреду от отравления рицином и паники, и только через минуту осознал слова бывшего парня бродяги, а также развернувшуюся перед ним битву не на жизнь, а на смерть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лезвие просвистело мимо его щеки, тупо спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но бывший парень бродяги сказал: — Ты что только что сказал? Если не пройдём на этот раз, признают «разрывом эмоциональных связей»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Да, — пришёл в себя Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В объявлении сказали, вы что, не слышали?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Действительно, по громкой связи поезда объявили новые правила: «Мы заметили, что некоторые пассажиры игнорируют эмоциональные потребности своих партнёров, ставят личные интересы выше отношений, что серьёзно повлияло на стабильное функционирование поездного общества».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Поэтому механизм данного этапа проверки чувств меняется с „текущий балл x 50% + экзаменационный балл x 50% &amp;gt; проходной порог от общего балла“ на „двойной проход“. То есть, только если и текущий, и экзаменационный баллы достигнут проходного уровня, вы не будете признаны „разрывом эмоциональных связей“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв это, бывший парень бродяги слегка изменился в лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз, когда «Слепая трость», сражаясь и отступая, постепенно приблизился к нему, он стиснул зубы и бросился вперёд, изо всех сил обхватив ногу «Слепой трости» и закричав: — Я защищу тебя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» дёрнулся, но не смог высвободиться!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Юй Шань громко расхохоталась, бросила их и побежала к голове поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слепая трость» закрыл глаза. Бывший парень бродяги собирался извиниться и объяснить, почему он набросился, но «Слепая трость» высоко поднял свою трость и, пользуясь текущим положением, равнодушно вонзил её вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кровь брызнула во все стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кровь и мозги попали на наполовину отвалившуюся фальшивую бороду Тома. Глазное яблоко трупа вылезло из орбиты и подкатилось к ногам Тома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>