--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1875 +14,4147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 53. Поезд парочек (10)</w:t>
-[...1823 lines deleted...]
-        <w:t>И он дождался. </w:t>
+        <w:t>Глава 53</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего ты это взял?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что это не в первый раз!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— бродяга мучительно вцепился себе в волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Люди, которые долго находятся в этом поезде, заболевают, становятся ненормальными, вы понимаете? Я просто не могу найти пару, я не совершал преступлений и не причинял никому вреда, но в их глазах я — исчадие ада. Те, у кого есть пара, проходя мимо, норовят пнуть меня, чтобы показать своё превосходство!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше кто-то, нацепив дешёвые фальшивые усы, передразнивал меня, смеялся надо мной, запер снаружи на засов, закупорив меня в туалете. Если бы та женщина по имени Юй Шань не выпустила меня, мне пришлось бы спать в уборной!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Шань тебе помогла?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели Мандаринка такая добрая?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, она действительно редкая добрячка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— вздохнул бродяга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Из всех, кого я встречал, только она удостоила меня взглядом и заговорила со мной. Тогда её партнёр ещё был жив, и она не боялась, что злобные духи нацелятся на неё. Я чуть было не подумал, что она может в меня влюбиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому сегодня утром он и крутился вокруг Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы двое тоже неплохие. Может, попробуем втроём? Начальник поезда, наверное, не будет против?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Спасибо, но не надо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй нахмурился и строго отказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы скорее против.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы двое довольно консервативны. Целовались уже? Занимались?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил бродяга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понимаю, когда я только сел в поезд, я был таким же. Мой бывший партнёр просил поцеловать его, я в голове перебрал всё порно, что видел в жизни, но так и не смог прикоснуться губами. Теперь я думаю, что тогда был слишком жеманным. Дай мне ещё один шанс, даже если это будет просто железная труба, я...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что он распаляется всё сильнее, Ли Вэй прервал его вопросом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда именно тебя заперли в туалете, а Юй Шань спасла?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Болезненный жар предвкушения исчез, выражение лица бродяги снова стало безучастным, он ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дня три-четыре назад. Юй Шань и её партнёр гуляли между вагонами. Я помню, как она выпустила меня и сказала: «Спасибо за твой пластырь»... Я до сих пор не понял, что это значило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты пользовался биоразлагаемыми пластырями марки «такой-то»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. Что это за хрень, сраная, из пальца высосанная?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бродяга не похож на лжеца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пластырь с рицином дал не он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три-четыре дня назад кто-то запер его в туалете, замаскировался под него и расставил смертельную ловушку для партнёра Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот человек, скорее всего, «Слепая посох» или его сообщник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако бродяга не знает, кто это сделал. В поезде никто не признаётся, и это происходит не в первый раз. Похоже, «подражание одиноким, потерявшим пару» превратилось в моду среди тех, кто их презирает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Том вернулся в купе и обругал всех: «собачника», бывшего парня бродяги, невинного Ли Вэя и Драйдена. Дайер неохотно поддакивала, и Тому казалось, что её глаза полны насмешки над ним:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Попался на измене, да? Хотел украсть кусочек, а вместо этого обжёгся? Поделом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогая, я правда не назначал встречу Юй Шань, это она меня соблазняла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том, с трудом сдерживая раздражение, начал оправдываться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как только я вошёл в душевую, меня сразу оглушили. Разве тебе не должно быть всё равно за меня? Может, кто-то точит на меня зуб!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я переживаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дайер играла с идеально чистыми ногтями, даже не поднимая головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой, голова ещё болит? Давай я подую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова были такие, но она даже не пошевелилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тупица! Кругом одни тупицы! Она точно нашла кого-то получше и собирается меня бросить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Страх потерять партнёршу и чувство вины за измену вывели Тома из себя. Он сидел как на иголках, мысленно проклиная Дайер, Юй Шань и всех в поезде. Через некоторое время он встал и, скривившись, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я схожу в туалет. Пойдёшь со мной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не пойду, дорогой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— холодно ответила Дайер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В любом случае, даже если тебя поймает проводник, когда ты будешь какать в одиночестве, штраф будет невелик. Просто будь осторожнее и смотри, чтобы тебя снова по глупости не столкнули в выгребную яму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том снова выругался про себя и широкими шагами вышел из тесного купе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не считал, что сделал что-то не так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыба ищет где глубже, человек — где лучше. Это естественно. Он был уверен, что каждый в этом поезде думает так же. К тому же между ним и Дайер не было ни капли любви. Их свели насильно, и его желание вырваться от неё разве ненормально?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственная его ошибка — это провал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь при одной мысли о Дайер его тошнило. Воспоминания о близости в постели и в разных углах поезда тоже вызывали отвращение. Он не хотел слышать голоса партнёрши, не хотел видеть парочки. Если бы была возможность, он бы хотел найти безлюдное место и состариться там в одиночестве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он спрятался в туалете и, впадая в ересь, начал фантазировать о том, какую счастливую жизнь он заживёт, если потеряет партнёршу и станет одиночкой. Да, он умрёт, но до смерти, наверное, будет счастлив. Он даже начал завидовать бродяге, который свободно бродил по вагонам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот бы сначала испытать жизнь бродяги, а потом снова превратиться в Тома с партнёршей. Тогда бы я и передохнул, и под поезд не попал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тупо посидел в туалете, делать было совершенно нечего, а возвращаться к Дайер не хотелось. Поэтому он открыл туалетный ящик с инструментами и начал в нём копаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше он никогда не занимался такой ерундой, но сейчас он готов был делать что угодно, лишь бы не видеть Дайер и не ловить осуждающие взгляды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько минут Том нашёл в ящике парик и фальшивые усы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К комплекту прилагалась записка, в которой говорилось:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Когда ты увидишь эту записку, значит, ты разделяешь нашу мысль: жизнь с партнёром и любовь стала невыносимой, мы предпочли бы стать бродягами. Следуй зову сердца и делай то, что хочешь. Если боишься, что тебя раскроют, сначала придумай, как запереть настоящего бродягу.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том перечитал это дважды. Сначала ему показалось это невероятным: какой нормальный человек способен на такое самоуничтожение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но затем его охватило неконтролируемое возбуждение и воодушевление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он прикинул: похоже, многие уже делали нечто подобное. Значит, проводникам плевать, или вероятность быть пойманным невелика. Стоит ему только надеть парик и усы, и он сможет быть один столько, сколько захочет. Никаких партнёров, не надо следить, не пройдёт ли мимо проводник... Чем это не рай!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Том опомнился, он уже сам не заметил, как переоделся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В туалете было зеркало. Он поправил осанку, а затем, убедившись, что никто не смотрит, пару раз перекатился по полу у входа в туалет, чтобы выглядеть более жалко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь, наверное, сойдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумал он про себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, никто не обращает внимания на одиночек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив приготовления, он с нетерпением направился в задние вагоны. Встречные люди действительно его игнорировали, лишь изредка бросая взгляды, полные отвращения и презрения. Он не только не злился, но и был втайне рад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что эти дураки видели только верхушку айсберга и понятия не имели, как он счастлив!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том шёл всё быстрее. Он проходил мимо обнимающихся парочек, целующихся парочек, парочек, кормящих друг друга. Он смотрел на них с жалостью, как на стадо животных, вынужденных совокупляться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего десять минут назад он был таким же, как они, и готов был на всё ради более высоких баллов в поисках идеальной любви. А спустя десять минут он чувствовал себя заново родившимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент он услышал, как кто-то его окликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты? Зачем ты пришёл сюда, это наше купе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто станет разговаривать с бродягой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том обернулся и увидел бывшего парня бродяги. Тот стоял неподалёку от «собачника» и удивлённо смотрел на Тома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Попался! Столкнулся со «знакомым»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том поспешно опустил голову, невнятно пробормотал что-то и собрался убраться подальше от греха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но едва он сделал пару шагов, как услышал за спиной собачий лай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Собачий лай?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том в замешательстве обернулся. Из-за пазухи «собачника» высунулась какая-то уродливая дворняга и начала яростно лаять на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подождите — откуда здесь взялась собака?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели собачник правда держит собаку?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, все эти звуки, которые люди слышали, издавала собака? И они не играли в БДСМ?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел Том додумать эту внезапно пришедшую в голову мысль, как его что-то подсекло, и он с грохотом рухнул на пол. Острая боль пронзила всё тело, и он, не в силах сдержаться, завопил, хватаясь за колено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Собачник» убрал откуда-то взявшуюся складную трость, подошёл и помог ему подняться, мрачно промолвив:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой же ты неосторожный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё в порядке, в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Том, опустив голову, спешил уйти. Собачник сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извини, у меня тут есть пластырь. Давай приклею его на рану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, не дожидаясь согласия, он шлёпнул пластырь на Тома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том почувствовал лишь жгучую боль в месте раны, но ему было некогда обращать на такие мелочи внимание. Бешеная собака снова залаяла на него и даже попыталась укусить. Подумав, что дело в запахе, и испугавшись, что его узнает бывший парень бродяги, он в панике вскочил и побежал в другой вагон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На бегу он уловил умоляющий голос бывшего парня бродяги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Не мог бы ты просто оставить его в покое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставить кого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Собачник» холодно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, он моя цель, человек по имени Хань Цзэ. Он приблизился к нам, чтобы проверить, знаю ли я его. Моя собака-поводырь и трость уже раскрыты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том больше не слушал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не понимал, о чём говорил «собачник». Казалось, с того момента, как он замаскировался под бродягу, мир изменился, потому что изменился угол его восприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одиночки в поезде не были жалкими и презренными. Пары с высокими баллами жили в другой клетке. Бывший парень бродяги не был таким бессердечным и бездушным, как ему казалось, и уж точно не играл каждый день со своим «собачником» в странные игры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам «собачник» ничем не отличался, как всегда, извращенец. Вот только он, похоже, сменил трассу — у его собаки был вспыльчивый нрав, глаза косые, рот кривой, и когда она лаяла на людей, слюни текли ручьём. Может, она больна?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, Том вдруг почувствовал головокружение и тошноту. Жгучая боль в ране под пластырем становилась всё сильнее, будто пламя бежало по его венам к конечностям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он почесал кожу вокруг пластыря, думая: головокружение точно не связано с раной. Может, вчера вечером меня всё-таки оглушили, и у меня сотрясение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При одной мысли об этом его захлестнула злость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то сказал ему, что Юй Шань при всех его хвалила, говорила, что он терпелив со своей партнёршей и что он хороший мужчина. Том расценил это как прямое признание — с какой стати одинокой женщине оценивать чужого партнёра?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, он весь день летал в облаках. За ужином, улучив момент, он передал Юй Шань, которая ела только свиной корм, записку, мечтая о том, как спасёт прекрасную даму и взойдёт на вершину жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в итоге его подставили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том не знал, кто его ударил, и до сих пор не подозревал Юй Шань. Следуя своей натуре восхищаться сильными и ценить внешность, он испытывал сильную симпатию к одной из признанных «образцовых пар».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже считал, что Юй Шань искала его прошлой ночью, просто опоздала и не ожидала, что на него нападут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она точно всё ещё любит его и хочет стать его партнёршей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отвали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань смотрела на него свысока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сказала, отвали! Ты глухой, что ли?! Идиот!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С побагровевшим лицом она пнула Тома ногой, затем, нервничая, широкими шагами вошла в туалет. Том заметил на её руках следы от царапин и укусов животных — это и было причиной её потери самообладания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань ранена?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели её укусила собака?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том вспомнил бешеную собаку «собачника».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его пробрала дрожь, но ему стало любопытно, что будет дальше, и он забился между сиденьями рядом с туалетом, чтобы подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя некоторое время дверь открылась, и вышла Юй Шань. Её руки были мокрыми, а раны на предплечьях растёрты до красноты. С серым, мертвенным лицом она потопталась на месте и начала бормотать себе под нос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему... почему ты сказал мне, что я заражена, но не можешь меня вылечить... Я хочу выйти из поезда, я поеду в больницу, мне нужно сделать прививку! Выпустите меня!! Выпустите меня —!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В вагоне разнеслись её безумные крики. Том в страхе ещё сильнее вжался в щель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань не обратила на него внимания. Но когда мимо неё проходил проводник, она внезапно взбеленилась, с искажённым лицом схватила злобного духа за горло и закричала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выпусти меня из поезда! Или я убью тебя!! Если я умру, никто из вас не выживет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас Юй Шань выглядела так, будто могла уложить десять таких, как он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но проводник остался невозмутим и равнодушно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мадам, пожалуйста, успокойтесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>