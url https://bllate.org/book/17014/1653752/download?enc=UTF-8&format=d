--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1667 +14,3795 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 52. Поезд парочек (9)</w:t>
-[...1615 lines deleted...]
-        <w:t>Эрик и Хань Цзэ, скорее всего, находятся на другом.</w:t>
+        <w:t>Глава 52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ЛЛ: Кто занял мой игровой ник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Глава 48. Поезд мандаринок (пять)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «После пресс-конференции кодовое имя „Уборщик“ стало известным. В сети появилось много обсуждений, отдел кибербезопасности какое-то время отслеживал их, но обнаружил, что в основном это бессвязные и чрезмерно преувеличенные догадки, которые в некоторой степени помогают нам скрывать настоящую спасательную операцию. Поэтому...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с подозрением спросил: «Вы случайно не подливали масла в огонь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Драйден мгновенно дал отрицательный ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поджал губы и серьёзно уставился на него. Драйден, чувствуя угрызения совести, наклонился и поцеловал его в висок, затем быстро выпрямился и перевёл тему: «В любом случае, после того как люди, севшие в поезд позже, распространили новости об Изнанке, кто угодно мог действовать под именем „Уборщика“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, кто избил Тома, возможно, был другим поклонником Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам Том, разумеется, отказывался признавать, что его избили, потому что это вскрыло бы правду о его измене и навлекло бы наказание злого духа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он настаивал, что просто поскользнулся в душевой и случайно ударился, потеряв сознание, а историю про «уборщика Изнанки» распустил бывший парень бродяги, который как раз проходил мимо душевой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я как раз собирался помыться и случайно увидел, как из душевой выходит высокая фигура.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— робко сказал бывший парень бродяги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Это был мужчина, с закрытым лицом, на полголовы выше меня. Он сказал, что он агент службы безопасности, сел в поезд для поддержания порядка, и велел мне не совать нос не в своё дело.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Правда или нет, я что, такой деспотичный?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— тихо пробормотал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты врёшь! Я просто упал и вообще не видел никакого уборщика!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Том трясся от злости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Какой тебе прок от клеветы на меня? Ты лжец, полный вранья, подлец, проклятый продажный...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Господин, прошу вас прекратить оскорблять моего партнёра.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— холодно сказал нынешний парень бывшего парня бродяги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Иначе я буду вынужден принять меры.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Межличностные отношения здесь довольно сложные. Нынешнего парня бывшего парня бродяги мы временно будем называть «хозяином собаки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ведь Том говорил, что из его купе по ночам часто доносится собачий лай. «Хозяин собаки» был обычным на вид молодым человеком, не особо крепкого телосложения, но взгляд у него был ледяной, даже средь бела дня от него веяло холодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Любители БДСМ.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— прокомментировал кто-то из зевак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бывший парень бродяги прильнул к «хозяину собаки», бросая на него влюблённые взгляды. Том с отвращением посмотрел на эту парочку и, повернувшись к своей партнёрше Дайэр, сказал: «Не слушай их брехню, пошли.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и Драйден прятались в углу вагона, наблюдая за всей этой комедией. Когда Том проходил мимо их мест, Драйден остановил его и спросил: «Ты правда потерял сознание и не видел, кто тебя ударил?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том, будучи в ярости, выругался: «Придурок, тебе-то какое дело?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он потянулся, чтобы оттолкнуть Драйдена, но Ли Вэй молниеносно перехватил его запястье, сжав пальцы, и сказал: «Успокойся. Не говори, что я не предупреждал — у такого уборщика мест преступлений, как я, полно сил и средств.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорил шутливым тоном, но предупреждение в его взгляде было очень явным. Том несколько секунд смотрел ему в глаза, ясно ощущая боль в костях, и, струсив, выдавил: «Извините.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй отпустил руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том, утягивая за собой Дайэр, быстро ушёл прочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден взял руку Ли Вэя, которая только что остановила атаку, и сжал её в своей ладони: «Спасибо, господин Ли Вэй, вы в порядке?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой. Мимо проходил проводник, и Драйден, воспользовавшись моментом, притянул Ли Вэя к себе, уложив его на свои бёдра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводник ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден медленно перебирал полу-длинные чёрные вьющиеся волосы Ли Вэя и, наклонившись, тихо сказал: «Бывший парень бродяги выдумывает. Его техника лжи никудышная — глаза так и бегают. Но и Том не невиновен: у него действительно были мысли об измене, и его действительно ударили тупым предметом.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оба не сказали правды. Мотив Тома легко понять — он просто не хотел наказания, но зачем бывшему парню бродяги выдумывать историю про уборщика?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже не подозревал, что, пока он нёс околесицу, настоящий «уборщик» сидел прямо рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, удобно развалившись, задумчиво сказал: «Он наверняка стал свидетелем какой-то особенной сцены.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден погладил его по голове, другой рукой отправив ему в рот картофелину фри — за последнее время они привыкли к подобным взаимодействиям: «Что бы он ни увидел, он нам не расскажет. Ладно, эта линия зашла в тупик. Пойдём искать Юй Шань и бродягу.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По пути на поиски бродяги Драйден получил новую информацию от службы безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Касательно серийного убийцы из города Эйч — Мандаринок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«ФБР прислало данные на „Мандаринок“. Это шантажная группа, промышлявшая любовными аферами. Изначально их было двое — мужчина и женщина, работавшие на разные сексуальные ориентации. Позже мужчина случайно убил человека и сел в тюрьму. Женщина бросила его, нашла нового напарника и продолжила заниматься мошенничеством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако с того дня, каждый раз через некоторое время, её новый напарник-мужчина умирал при странных обстоятельствах, а она быстро находила нового человека, готового подчиняться её приказам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следователи считают, что Мандаринки — настоящая, единственная Мандаринка — последовательно убила нескольких своих напарников, замаскировав места преступлений под несчастные случаи, и поэтому постоянно ищут её.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только связист службы безопасности закончил, Ли Вэй сразу спросил: «А как Юй Шань это описывала?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань сказала, что тот человек — серийный убийца, который в городе Эйч изнасиловал и убил шестнадцать человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй отчётливо помнил: она использовала мужское местоимение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве агент ФБР, занимающийся выслеживанием преступников, мог перепутать пол цели?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очевидно, нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«— Юй Шань и есть Мандаринка.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сделал вывод Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Она услышала, что ты подозреваешь убийство её партнёра, и намеренно притворилась полицейской, пытаясь втереться к нам в доверие.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но она не ожидала, что Ли Вэй и Драйден тоже окажутся своими, и они прямо по ниточке распутают весь клубок и сорвут с неё маску!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы она сама не заговорила о Мандаринках, им было бы трудно на неё выйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Классический случай, когда хитрость обернулась против самой хитроумной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй продолжил рассуждение: «Партнёр Юй Шань умер, а она сказала нам, что Мандаринка — убийца её партнёра... Судя по её прошлым делам, она, похоже, действительно действовала, но „Слепая посох“ опередила её, отравив её партнёра пластырем.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Мандаринка ничего не знала о методах убийства Слепой посоха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иначе она бы переложила вину на неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему Мандаринка убивает своих напарников и партнёров?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден соглашался с рассуждениями Ли Вэя, но не мог понять этого момента. «Какую выгоду ей приносит смерть партнёра в этом поезде? У неё навязчивое расстройство?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Аналитики считают, что скорость и интенсивность, с которой Мандаринка контролирует своих напарников, ненормальны.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— неуверенно сказал связной службы безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Её первый напарник, единственный, кто не умер, а попал в тюрьму, однажды обмолвился, что Мандаринка — последовательница культа.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Культ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вспомнил о статуэтке Богини Смерти, которую носил с собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше культами называли преступные группировки, но с появлением Изнанки всё стало не так просто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боги не просто существуют — они ещё и говорят тебе, что понимают федеральный язык и не едят жареную курицу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может ли быть, что у «Мандаринки» Юй Шань тоже есть артефакт, похожий на чёрную свечу Богини Смерти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её стабильно высокие баллы в поезде — результат действия артефакта, а смерть партнёра — необходимая плата за статус «образцовой пары»...?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Можешь попробовать спросить у Богини Смерти, получила ли Юй Шань помощь от божества?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Драйден Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Если за вопрос тоже придётся платить человеческой жизнью, то не будем спрашивать...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как к ним вдруг подошёл проводник!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй как раз рылся в рюкзаке в поисках статуэтки Богини Смерти. Драйден, увидев это, решительно рванул вперёд, прикрывая рюкзак, прижал Ли Вэя к стене вагона и, не моргнув глазом, поцеловал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он замер в промежутке между телом Драйдена и стеной, сначала рефлекторно закрыл глаза, потом снова открыл и посмотрел в сторону злого духа-проводника. Драйден прижал ладонь к его шее, отстранился на несколько миллиметров и сказал: «Когда целуешься, нужно быть внимательнее, господин Ли Вэй.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй перевёл взгляд обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден продолжил: «Открой рот.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй открыл рот, мозг всё ещё не соображал, всё произошло слишком быстро. Драйден легонько покусывал его нижнюю губу, тёплое дыхание касалось щеки, увеличенное лицо выглядело всё так же интеллигентно, словно учёный, исследующий какую-то философскую проблему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лёгкий зуд и боль разливались по губам, в тесном пространстве дыхание постепенно участилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй начал отвечать на поцелуй. Рюкзак упал к их ногам, и Драйден наступил на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Между ними не осталось ни зазора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводник ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден с едва уловимым сожалением убрал руку с затылка Ли Вэя и, опершись о стену, выпрямился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй облизнул онемевшие губы, молча разглядывая его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прости, всё в порядке.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Я говорил, что могу не успеть...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не дав ему договорить, наклонил голову и потянулся к нему для поцелуя. Поскольку Драйден, отступив, оказался от него далековато, ему даже пришлось слегка привстать на цыпочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Проводник снова вернулся.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— прошептал он, потираясь о губы Драйдена, как зверёк, трущийся о своего сородича.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден замер на один вдох, а затем распахнул объятия и крепко прижал к себе стоящего перед ним человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводники сновали туда-сюда — настало время еды, они развозили подносы в вагон-ресторан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не смотрел на них. В его глазах отражались только прильнувший к нему в поцелуе Драйден и бесконечно убегающий за окном пейзаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек в этом пейзаже тонул в его светло-зелёных глазах с золотистой каймой, и сердце едва не выпрыгивало из груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец они разомкнули губы. Ли Вэй уткнулся лицом в плечо Драйдена, восстанавливая дыхание, и спросил: «Проводников больше нет. Что мы собирались делать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хороший вопрос. Драйдену пришлось изрядно поломать голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец он с трудом извлёк из глубин памяти воспоминания, похороненные там ещё в прошлом веке, и ответил: «Юй Шань — Мандаринка. Нам нужно её остерегаться, а ещё спросить у бродяги, откуда у него взялся пластырь, который он передал партнёру Юй Шань.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бродягу, похоже, собирались высадить из поезда. Проводники предъявили ему ультиматум: если он не найдёт партнёра до прибытия на следующую станцию, его вышлют на рельсы умирать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нужно найти его как можно скорее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй наклонился, поднял с пола рюкзак и мысленно извинился перед Богиней Смерти: простите, мы не нарочно бросили вас на пол, игнорировали вас и чёрную свечу, убежав целоваться в сторонку — это всё было вынужденно, по необходимости, чисто ради прикрытия...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышала богиня или нет — неизвестно, но Ли Вэй после извинений чувствовал себя совершенно спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже собрался встать, как вдруг заметил под сиденьем какой-то серый свёрток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это что?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аккуратно упакованные парик, борода и косметика...?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Глава 49. Поезд мандаринок (шесть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот набор явно предназначался для маскировки под бродягу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Грубо, но достаточно — люди не будут пристально разглядывать неопрятного человека, социальное дно везде остаётся незамеченным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Возьмём это с собой и спросим самого „бродягу“, знает ли он об этом.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я не знаю!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— бродяга уставился на парик и бороду перед собой с видом оскорблённого достоинства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Это что, шутка от тех, у кого есть пара? Я вот-вот умру, а они всё ещё играют со мной в эти игры?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>