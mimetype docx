--- v0 (2026-07-06)
+++ v1 (2026-09-08)
@@ -14,1667 +14,4851 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 51. Поезд парочек (8)</w:t>
-[...1615 lines deleted...]
-        <w:t>Иначе ни о каком союзе речи быть не может.</w:t>
+        <w:t>Глава 51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на то что при регистрации партнёров они обещали проводнику «быть верными друг другу, в горе и в радости, в болезни и в здравии, любить и уважать друг друга», люди уже давно нашли лазейку — злые духи не понимают человеческих сердец. Их волнует лишь то, выглядят ли пары счастливыми внешне, а о тёмных мыслях, скрытых под кожей, они либо не знают, либо всё равно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что мысли об измене или переманивании чужого партнёра — самое обычное дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только желающих много, а мест мало. Женщина, потерявшая партнёра, всего одна, а желающих — как холостяков, так и тех, кто хочет воспользоваться суматохой, чтобы завести интрижку, — целая куча. А если измена станет слишком очевидной, и злой дух решит, что отношения с нынешним партнёром разорваны, а нового так и не случилось, — не выйдет ли, что и овцы целы, и волки сыты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цена ошибки слишком высока, степень риска трудно рассчитать, поэтому те, у кого уже есть пара, пока выжидают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот немногочисленные одинокие мужчины и женщины думать об этом не стали. Проводник не разрешал открыто драться, но с тех пор, как разнеслась весть о смерти, всего за одно утро в поезде произошло пять или шесть словесных перепалок и пакостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все были заняты тем, что наблюдали за ситуацией и прикидывали выгоду, так что на мгновение никто не обратил внимания на то, как именно умер мужчина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме Ли Вэя и Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что произошло прошлой ночью?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй у знакомых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы хотели бы взглянуть на тело покойного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-нибудь из вас двоих — полицейский? Выглядите не очень похоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, но мой партнёр — уборщик мест преступлений, — представил его Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он может помочь обработать труп и убрать кровь, чтобы нам не было так тошно на это смотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оказывается, бывает и такая профессия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— осенило Тома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я за. Я совсем не хочу видеть мертвецов. Раньше в поезде ехал один парень с депрессией, он бросился под поезд на станции. Эту картину я не хочу вспоминать до конца жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тело в двенадцатом вагоне, — подхватила Дайэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проводник собирается сбросить его на следующей станции. Причина смерти, скорее всего, — аллергия на какую-то еду. Юй Шань — женщина, партнёрша умершего, образцовая пара, — сказала, что её муж перед сном пошёл в туалет и больше не вернулся в купе. Она ждала у входа в мужской туалет, пока не подошёл проводник и не сообщил, что её партнёр умер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ужасно, — равнодушно заметил Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за ужасная новость для женщины?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты абсолютно прав, дорогой, — согласилась Дайэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ей придётся выбирать себе нового партнёра из кучи уродов. Просто ужас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь не хочешь, чтобы я умер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, Томми, я люблю тебя так же, как ты любишь меня…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта парочка, скрыто высмеивая и оскорбляя друг друга, при этом крепко обнялась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй доел завтрак, встал и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Продолжайте без нас. Мы с Уильямом пойдём в двенадцатый вагон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они ушли, держась за руки. Том, глядя им вслед, с иронией заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ещё вчера были коллегами, а уже сегодня — голубки. Тьфу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какая там взаимная любовь? Просто они ещё не утратили желания старательно играть свою роль!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он опустил взгляд на Дайэр, с которой они были на словах заодно, а в душе — врозь, и раздражение в нём усилилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Партнёр умер, а выжившему даже не нужно притворяться скорбящим. Вместо этого надо спешить найти следующего партнёра. Понимание «любви» у начальника поезда исказилось до предела, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как думаешь, эта смерть нормальная?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вероятность несчастного случая мала, — ответил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но нужно ещё осмотреть тело, чтобы быть уверенным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В двенадцатом вагоне не было ни души. Тело лежало поперёк сиденья. Конечности окоченели, губы посинели, зрачки расширены, у рта — следы засохшей слюны. Однако никакой сыпи или отёка гортани не наблюдалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На поверхности тела нет явных повреждений, — сказал Драйден, присев на корточки у тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скорее похоже на эпилепсию, чем на анафилактический шок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сможет ли его партнёрша Юй Шань сказать, были ли у него раньше приступы эпилепсии?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спросить можно, но если она скажет, что не знает, мы всё равно не сможем сделать никаких определённых выводов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, в поезде все — поверхностные партнёры, гонящиеся за баллами. Даже признанные образцовые пары не обязательно искренни друг с другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поворачивал тело туда-сюда и через мгновение вдруг заметил одну странность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лодыжке трупа был наклеен неприметный пластырь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди, дай я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже, казалось бы, незначительная деталь могла быть опасной. Драйден отвёл руку Ли Вэя, осторожно взялся за край пластыря и отклеил его немного, увидев на коже покойного уже затянувшуюся царапину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то не так. Мне кажется, я где-то уже видел похожий приём, но никак не могу вспомнить, — Драйден уставился на торговую марку на пластыре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Присмотри за проводником, мистер Ли Вэй. Мне нужно связаться с тылом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он зашёл в туалет вагона, а Ли Вэй встал у дверей сторожить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько минут Драйден открыл дверь и затащил Ли Вэя внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сразу перешёл к делу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы расследовать причины дезертирства Хань Цзэ, Бюро безопасности проверило всех, кто с ним связан. Бывший коллега Хань Цзэ, убийца под номером три в Чёрном списке, позывной — «Слепой посох». Настоящее имя и внешность неизвестны, пол тоже неизвестен. Но есть записи, что его любимый способ убийства — использование биоразлагаемых эко-пластырей, пропитанных рицином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пластыри с такой особенностью довольно специфичны. Драйден, заметив эту серию букв на торговой марке, сразу же провёл ассоциацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй быстро среагировал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хочешь сказать, что покойного отравили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в этом развратном поезде, помимо пропавшего без вести Хань Цзэ, оказался ещё один профессиональный убийца!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ты думаешь, это фильм категории R, а оказывается, это и правда фильм категории R. Дорогие друзья-убийцы, вы не ошиблись съёмочной площадкой?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не уверен. Рицин действительно с высокой вероятностью может вызвать острую эпилепсию, но сейчас мы не можем сделать вскрытие, — Драйден потёр лоб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что это всего лишь догадка без доказательств. Но необходимо повысить бдительность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошая новость: если в поезде действительно есть убийца, хотя мы его не знаем, он, судя по всему, тоже нас не знает. Иначе он не стал бы использовать пластырь для убийства. Мы всё ещё на одном уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плохая новость: появилось ещё два подозрительных момента. Какие отношения у убийцы с позывным «Слепой посох» с Хань Цзэ? И зачем ему было убивать мужа из образцовой пары?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полдень того же дня наконец появилась Юй Шань, партнёрша покойного. Выглядела она неплохо. Хотя на лице и была лёгкая тревога, ни скорби, ни отчаяния она не проявляла. Несколько одиноких людей, как мужчин, так и женщин, начали активно за ней ухаживать. Она никому не отказала, лишь вежливо и с достоинством сказала, что подумает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта спокойная и неторопливая манера снискала ей много похвал. Ухажёры наперебой твердили, что богиня и есть богиня, даже в бедности сохраняет благородство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы на её месте был настороже, — сказал Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто знает, может, кто-то рискнёт похитить её и заставить стать своим партнёром. Например, тот бродяга, которого вот-вот высадят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он посмотрел на того, о ком говорил. Бродяга тоже пришёл в этот вагон. Пока остальные одинокие люди изо всех сил пытались привлечь внимание Юй Шань, он сжался в углу, не решаясь подойти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Странный тип, — оценил Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты только посмотри на ухажёров перед Юй Шань, — сказала его партнёрша Дайэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Те двое разве вчера не решили зарегистрироваться как пара?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, решили попробовать на всякий случай, а если не выйдет — пойдут регистрироваться, — с интересом заметил Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жаль, что пока никто из тех, у кого уже есть пара, не осмелился заговорить с Юй Шань… Ой?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он увидел, как Ли Вэй и Драйден направились к Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они же новички, только вчера сели на поезд!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— взволнованно сказал Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только зарегистрировались, и тут такое. Видно, не выдержали, сразу побежали подбирать объедки. Я же говорил, что атмосфера между парами — всё притворство. Как их там зовут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Того, что слева, — Лак Ли Вэй, того, что справа, — Уильям Драйден, — ответила Дайэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя хорошая память.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, — злой дух, толкая тележку, прошёл мимо них. Дайэр, как по меню, отчеканила: — Дорогой, я могу назвать наизусть твой день рождения, день рождения твоего папы, день рождения твоей мамы, день рождения твоей бабушки…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводник ушёл, и она тут же замолчала, продолжая издалека наблюдать за Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сел напротив Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина удивлённо посмотрела на него, потом на Драйдена и спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У вас ко мне дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы слышали о несчастье, — официально сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Примите наши соболезнования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань усмехнулась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы первые, кто сказал мне «соболезную».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы сели на поезд только вчера, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А вы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже почти месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как вы познакомились с вашим бывшим партнёром? У вас были хорошие отношения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы встретились впервые в этом поезде. Отношения были… сносные. По крайней мере, лучше, чем у других… А зачем вы это спрашиваете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подался вперёд и тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы подозреваем, что его убили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следуя закону «если один из супругов умер, то, скорее всего, в этом виноват другой», Юй Шань была главной подозреваемой — хотя в этом поезде это правило, наверное, не должно работать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав, Юй Шань даже не изменилась в лице и, наоборот, спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто вы по профессии? С чего вы это взяли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой партнёр — уборщик мест преступлений, видел много мест убийств. Я — психолог, люблю читать детективы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда вы неплохая пара, — Юй Шань огляделась по сторонам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я — сотрудник Федерального бюро расследований. Преследуя одного преступника, случайно попала в этот поезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был крайне удивлён, хотя и не ожидал такого поворота. Он мельком взглянул на Драйдена и продолжил расспрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какого рода преступник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теоретически я не должна вам говорить, но в такой ситуации уже нет смысла соблюдать правила бюро… Он — серийный убийца. В городе H он изнасиловал, а затем убил шестнадцать человек. Моя оперативная группа называла его «Мандаринка».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После того, как Федеральное бюро расследований вышло на него, он в панике сел на поезд. Я преследовала его, но не ожидала, что этот поезд соединится с иным пространством. Позже я узнала, что такие иные пространства с особыми правилами называют Изнанкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Месяц назад информация о существовании Изнанки ещё не была обнародована.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы поймали «Мандаринку» после того, как попали на поезд?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань с сожалением покачала головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его маскировка всегда была отличной, как перья мандаринки. Я заключила союз с незнакомым пассажиром, мы стали партнёрами. Я планировала сначала выжить, а потом постепенно вычислить «Мандаринку», но он, наоборот, взял меня на прицел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы думаете, вашего бывшего партнёра убил «Мандаринка»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице Юй Шань появилось озадаченное выражение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А разве нет? Вы только что сказали, что его убили. Честно говоря, я тоже так думаю, но у меня нет доказательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы осматривали тело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Осматривала. Похоже на пищевую аллергию, — ответила Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жаль, что я плохо его знала и не знаю, была ли у него такая же аллергия, как у меня. «Мандаринка», наверное, хотел подсыпать аллерген в мою еду, но его съел мой партнёр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы двое говорили со мной, теперь тоже будьте осторожны, — предупредила она.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Мандаринка» хладнокровен и безжалостен, когда убивает, с большой вероятностью может задеть и невиновных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, — Ли Вэй улыбнулся ей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ещё заметил, что на лодыжке покойного была царапина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Шань сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, позавчера он поранился о край тележки с едой, когда шёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы знаете, откуда взялся пластырь, наклеенный на рану? Я тоже хочу купить пару штук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверняка не купленный, — вспомнила Юй Шань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Позавчера вечером мы гуляли по вагону, наткнулись на того бродягу, который дольше всех был один. Он протянул ему пластырь, сказал, что принёс его из реальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и остальные проговорили с Юй Шань почти полчаса. Окружающие одинокие люди смотрели на них с ненавистью, считая, что эти двое занимают место, а не делают дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Были и такие, как Том, кому не досталось, — они тоже завидовали и втайне желали, чтобы Ли Вэю и Драйдену сняли баллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, к сожалению, до самого конца разговора проводник так и не вмешался, сильно разочаровав зевак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не обращал внимания на толпу зевак. Он снова нашёл туалетную кабинку, затащил туда Драйдена и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Шань считает, что причиной смерти была аллергия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не исключено. В редких случаях анафилактический шок может протекать без явной сыпи или отёка гортани, — осторожно заметил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я по-прежнему настаиваю на своём мнении: покойный умер либо от эпилепсии, либо от отравления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Шань не знает убийцу «Слепой посох», поэтому она и не подумает о биоразлагаемых пластырях, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наша поездка становится всё более запутанной. Теперь нужно ещё проверить бродягу. Он передал тот пластырь, но он не похож на «Слепой посох».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Слепой посох»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— профессиональный убийца из списка, скорее всего, он пришёл из-за Хань Цзэ, а бродяга сел на поезд слишком рано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако он сказал это слишком рано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будет ещё запутаннее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Днём Том, партнёр Дайэр, больше не выдержал насмешек и издёвок своей половины, тайком сунул Юй Шань записку, назначив ей встречу в душевой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге он прождал в душевой полдня, но не дождался Юй Шань, а его самого накрыли мешком и жестоко избили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, кто его избил, назвал себя «Уборщиком Изнанки».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав эту новость, Ли Вэй: «???»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>