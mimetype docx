--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2035 +14,5555 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 50. Поезд парочек (7)</w:t>
-[...127 lines deleted...]
-        <w:t>«Прощай».</w:t>
+        <w:t>Глава 50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До этого ещё дожить надо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доставка еды, пожалуй, была единственной отрадой в унылой и жалкой жизни пассажиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы поедим в вагоне-ресторане. Заодно спрошу, где регистрируют пары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводник из вагона-ресторана оценивающе посмотрел на него и Ли Вэя, после чего ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можете зарегистрироваться у меня. Прямо сейчас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После еды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй взял Драйдена за руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдём, посмотрим сначала, что тут есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Блюда тоже делились по уровням. Самая низшая еда, предназначенная для одиноких, представляла собой желтоватую кашицу, от которой и собака бы нос воротила. Неудивительно, что бродяга назвал это свиным кормом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вон в том баре стояла бутылка каберне совиньон «Кричащий орёл».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден прогулялся до стороны ресторана повышенной комфортности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В реальности средняя цена — больше двух тысяч федеральных кредитов. Кто-то на поезде мог себе такое позволить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй приподнял подбородок, указывая ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вон туда посмотри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ресторане повышенной комфортности как раз сидели две пары: одна разнополая, другая — мужская. Они о чём-то болтали и смеялись в приглушённом свете ламп. Если бы рядом не стояли официанты-призраки с лицами мертвецов, посторонний наблюдатель, попавший сюда впервые, вряд ли бы понял, что это Внутренний мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они получили высокие оценки на испытании и повысили уровень?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— задумался Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть какой-то секрет или особый приём взаимодействия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже не думайте. Новичкам лучше думать о более насущных проблемах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сзади раздался молодой мужской голос, в котором сквозила неприятная поучительная интонация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Считайте, что вам повезёт, если вы не потеряете свой уровень в первую же неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй обернулся и увидел мужчину с заурядной внешностью, сидящего за столиком. В руках он держал хрупкую и нежную женщину; они кормили друг друга помидорами черри — ты мне, я тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня зовут Том, а это моя любимая Дайэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мужчина указал на места напротив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хотите присесть и поболтать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой, не надо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Женщина по имени Дайэр театрально закапризничала у него на руках, словно играла в спектакле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не хочу, чтобы нам мешали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том тут же ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё в порядке, крошка. Я люблю тебя больше всех на свете. Просто поболтаем немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дайэр не унималась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как ты докажешь, что любишь меня «больше всех на свете»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй заметил, что после слов Дайэр несколько призраков в вагоне бросили на них едва уловимые взгляды. В глазах Тома мелькнула тень отвращения и раздражения, но голос остался полным нежности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня ночью позволю тебе быть сверху?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Договорились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дайэр обхватила его лицо руками и поцеловала. В мгновение ока они самозабвенно слились в поцелуе. Ли Вэй и Драйден, весьма впечатлённые, стояли рядом — и смотреть неудобно, и отвести взгляд неловко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя долгое время Том, тяжело дыша, оторвался от неё:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, крошка, на этом пока всё. Я задыхаюсь... А вы, двое новичков, чего стоите? Садитесь и ешьте!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Вэй: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он швырнул чёрную свечу и статуэтку обратно в рюкзак и сказал Дрейтону:</w:t>
-[...175 lines deleted...]
-        <w:t>Ли Вэй сначала хотел воспользоваться читом и всё перепроверить, но чёрная свеча сотрудничать отказалась, так что им оставалось только рискнуть.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со смешанными чувствами он усадил Драйдена напротив этой «парочки» и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы знаете тех, кто сидит в ресторане повышенной комфортности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаю, — сказал Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда проведёте в поезде какое-то время, вы тоже будете знать всех. Мы тут как соседи по одному дому. Та разнополая пара на одиннадцать часов — образцовая пара поезда. Мужчина красивый, женщина нежная и красивая. Другим за ними не угнаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дайэр промокнула уголки губ салфеткой и притворно застенчиво прошептала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой, твои двое напротив тоже очень красивые. Они оба симпатичнее тебя, но я всем сердцем люблю только тебя. Это доказывает, что наши чувства самые чистые, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав такое открытое принижение своей внешности, Том с трудом сохранил выражение лица. Уголки его губ несколько раз дёрнулись, прежде чем он выдавил из себя улыбку и сухо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Для меня честь, что ты меня любишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что они вот-вот снова начнут ворковать, Ли Вэй поспешил спросить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А та гомосексуальная пара?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том поспешно отстранился от Дайэр и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти двое ещё более известны. Ты сегодня видел бродягу, которого вот-вот высадят? Один из этой гомосексуальной пары раньше был в паре с тем бродягой. Говорят, до посадки они были закадычными друзьями и договорились вместе держаться. Кто же знал, что дружба пойдёт прахом, один из них будет на грани смерти, а бессовестный другой — обедать в ресторане повышенной комфортности. Видно, друга в жену не превратишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зато жену можно превратить в друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дайэр вставила словечко, не упуская возможности продемонстрировать свою любовь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я для Тома — самая подходящая спутница и его лучший друг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй проигнорировал эту пустую болтовню, предназначенную для призраков, а не для людей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему «бессовестный»? Они ведь стали парой совсем недавно, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Том ухмыльнулся со злорадством и издёвкой, напоминая в этот момент школьника, рассказывающего сальные анекдоты на уроке, или того, кто злорадствует, видя кого-то ещё более никчёмного, чем он сам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ради хорошей жизни он согласился быть псом для своего партнёра. Заметь, я не в переносном смысле — они отрывались по полной. Однажды ночью я пошёл в туалет и услышал из их купе собачий лай…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дайэр, не в силах больше слушать, перебила его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой, уже почти двенадцать. Нам пора спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, на сегодня всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Том, обняв свою спутницу, поднялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рад был познакомиться. Надеюсь, на следующей неделе вы ещё сможете прийти в ресторан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они ушли, следом за ними и другие пары потянулись в спальные вагоны. Образцовая разнополая пара в ресторане повышенной комфортности при мягком свете свечей обсуждала жизненную философию — элегантно, словно музыка циня и сэ. Один из гомосексуальной пары, бывший друг и парень бродяги, залез под стол, накрытый скатертью, — непонятно, чем он там занимался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, понаблюдав несколько секунд, вежливо отвёл взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдём регистрироваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думаю о Хань Цзэ. Ты, возможно, не знаешь, но у него сексофобия — сильное отвращение и страх перед сексуальными контактами и близостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы он действительно сел на этот поезд, то что бы он хотел получить, чтобы пойти на такую жертву?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лак Ли Вэй и Уильям Драйден, поздравляю вас с тем, что вы стали парой. Надеюсь, вы будете верны друг другу, и в горе и в радости, в болезни и здравии будете любить и уважать друг друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив, проводник протянул Ли Вэю оценочный лист.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот лист будет фиксировать ваши баллы. Если потеряете или испортите, обращайтесь к проводнику за заменой, при этом вычитается пять баллов. За самостоятельную подделку — минус двадцать баллов. Ваше купе — в седьмом вагоне, там есть стандартные предметы гигиены и ухода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй обвил рукой шею Драйдена, повиснув у него на спине, подбородком упёрся в левое плечо Драйдена и, словно влюблённый юнец, принял оценочный лист:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо. Ещё что-нибудь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— чётко ответил проводник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можете отдыхать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден повернул голову, и его нос случайно задел щёку Ли Вэя. Ли Вэй не уклонился, а подмигнул ему и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подражая остальным, они, тесно прижавшись друг к другу, добрались до спального вагона, а затем вместе отправились в уборную привести себя в порядок. Когда начнётся тест на чувства, было неизвестно, но, скорее всего, призракам приходилось учитывать, что у хрупких людей после полуночи просто не остаётся сил заниматься любовью — возможно, те, кто задерживался в ресторане, преследовали именно эту цель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако пока одни изощрённо отлынивали от работы, другие рьяно набирали баллы. Из некоторых отдельных купе доносились человеческие стоны и крики. Проходя мимо, Ли Вэй и Драйден невольно переглянулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не обращай внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Драйден, слегка смущённый и раздражённый, подтолкнул Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вообще-то я привык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раньше я жил в доме с очень плохой звукоизоляцией. Слышно было всё, что делали соседи сверху и снизу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не любил спорить по таким мелочам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли назад. Сегодня наденем беруши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, мой опыт подсказывает: нельзя терпеть, иначе эти бессовестные люди будут наглеть всё больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй широким шагом направился к самому шумному купе и со всей силы постучал кулаком по двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько мгновений шум внутри действительно поутих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден показал Ли Вэю большой палец:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Запомнил. В следующий раз сделаю я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй же размышлял над другой проблемой: качество его сна всегда было плохим, а койки в этом поезде оказались диковинными двуспальными кроватями — трудно представить двуспальную кровать в поезде, но Повелитель призраков явно перестарался ради своих дурацких правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, хоть она и называлась двуспальной, на деле была шириной всего лишь с две обычные полки в плацкарте. Если на ней лежат двое взрослых мужчин, для рук не остаётся места. Перевернувшись, обязательно разбудишь другого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же спать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй уставился на кровать, размышляя. Драйден, прижавшись к стене, переодевался. Сняв пиджак и брюки, он натянул пижаму, приготовленную проводником, и спросил у Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём задумался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я во сне не очень аккуратен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Вэй наконец неохотно переоделся в пижаму, Драйден уже лежал на боку на одной стороне двуспальной кровати, его тёмно-синие глаза спокойно смотрели на Ли Вэя. Ли Вэй потёр переносицу и, стараясь не шуметь, забрался на кровать, лёг лицом к Драйдену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Между ними оставалось расстояние примерно в пядь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден предупредил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Остерегайся теста призраков. Мне кажется, мы лежим слишком далеко друг от друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Далеко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй предчувствовал, что этой ночью им не уснуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я правда очень неаккуратно сплю. Могу тебе помешать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не против лечь в другую сторону?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спиной ко мне и немного подвинуться назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй послушно перевернулся и чуть не свалился с кровати. Ему пришлось придвинуться ближе к центру, и вскоре он почувствовал тепло чужого тела со спины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так нормально?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден что-то промычал в ответ. Через мгновение он протянул руку из-за спины Ли Вэя и обхватил его живот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— шепнул он, обнимая лежащего перед ним человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если неудобно, потом поменяем положение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В груди Ли Вэя громко стучало. Неизвестно, чьё это было сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не был уверен, когда именно заснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Остановите поезд! Выпустите меня!!</w:t>
-[...1615 lines deleted...]
-        <w:t>— На таком опасном поезде тебе не стоило убивать собственного поводыря в человеческом облике, — сказал Ли Вэй.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раннее утро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэя разбудил звук открывающейся двери. Проводник вошёл без стука и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будете заказывать завтрак?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден проснулся чуть позже. Ещё не открыв глаз, он совершенно естественно поцеловал Ли Вэя в макушку и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы каждое утро будете будить людей? А если бы мы прошлой ночью занимались любовью до утра?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что я знаю, что прошлой ночью ничего не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— бесстрастно ответил проводник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будете заказывать завтрак?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Две порции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сменил позу: из объятий Драйдена перевернувшись на спину и обхватив его. Призрак-проводник видел всё, но, уходя, не добавил и не вычел баллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я больше не выдержу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй повернулся и ткнулся головой в шею Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если так будет продолжаться, у меня будет нервное истощение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком извращённо, слишком неестественно, слишком абсурдно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы приспособиться к вездесущей слежке и оценкам, люди в поезде будут становиться всё более ненормальными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас Ли Вэю хотелось только подвесить проводника и начальника поезда и выпороть их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты просыпался ночью несколько раз? Кошмары снились?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— расплывчато ответил Ли Вэй. Драйден не придал этому значения — в их работе видеть кошмары было в порядке вещей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай сегодня ещё раз проверим всех в поезде, — сказал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заодно разузнаем о начальнике поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй согласился. Они собрались и вышли, но тут же узнали о потрясающем происшествии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошлой ночью мужчина из образцовой разнополой пары, ужинавшей в ресторане повышенной комфортности, умер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смерть человека в реальности, конечно, — большое событие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смерть в поезде — тоже событие, но важность здесь не в покойнике, а в живых:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина из образцовой пары из-за этого происшествия стала одинокой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 47. Поезд мандаринок-уток (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За завтраком в поезде царила странная атмосфера. Лишившаяся партнёра женщина не появилась, но, несмотря на это, люди перешёптывались, обмениваясь многозначительными взглядами, словно обсуждали что-то постыдное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По-моему, это какая-то женщина из зависти убила её партнёра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Том жевал яйцо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если им кого-то не заполучить, пусть и другим не достанется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогой, как ты проницателен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— мягко сказала Дайэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы ненавидим её, но убили её мужа, а не её саму. Можно подумать, что мы её любим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— протянул Том.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что думаешь ты, крошка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думаю, это сделал кто-то из мужчин в поезде. Из зависти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— улыбнулась Дайэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они думают, что если этот несчастный умрёт, они смогут занять его место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Том не мог не признать, что слова Дайэр имеют смысл. Мужчины явно зашевелились. Даже те, у кого уже были пары, при виде женщины с выдающейся внешностью, выдающимся характером и когда-то занимавшей «верхнюю ступень общества», не могли удержаться от мысли подкатить к ней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг у неё есть секрет получения высоких баллов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если нет, быть её партнёром — разве не лучше, чем быть с нынешним партнёром, полным недостатков?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не говори ерунды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— нахмурившись, Драйден опустил вилку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я с тобой совершенно другого мнения. Я считаю, что её партнёр...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>