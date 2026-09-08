--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2899 +14,4691 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 49. Поезд парочек (6)</w:t>
-[...2847 lines deleted...]
-        <w:t>— Ну же, давайте танцевать — докажите нам свою любовь!!</w:t>
+        <w:t>Глава 49</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден стоял в полуметре от Ли Вэя и, глядя прямо перед собой, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре из Внутреннего мира с грохотом прибыл поезд. Служба безопасности связалась с местной полицией и провела эвакуацию. Сейчас на платформе остались только Ли Вэй и Драйден. Подобно обычным людям, ничего не знающим об аномалиях, они дождались, пока поезд, состоящий более чем из десяти вагонов, полностью остановится, и словно ничего не замечая, вошли в него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В вагоне, который выбрал Ли Вэй, было девять пассажиров, из них восемь сидели парами, и только один был одинок — бродяга с взлохмаченными волосами, от которого исходил неприятный запах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свободных мест было много. Ли Вэй сел куда попало, Драйден устроился напротив него. По другую сторону прохода сидели парень и девушка, которые, болтая, делали вид, что шепчутся по-дружески, и в то же время украдкой наблюдали за ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько минут поезд тронулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спереди из вагона донёсся женский смех — видимо, её спутник рассказал шутку и рассмешил её. Смех не сделал атмосферу в вагоне более лёгкой; напротив, люди выглядели ещё более напряжёнными. Бродяга с передних рядов встал, подошёл к сиденью Ли Вэя и грубо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Новенькие?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй притворился растерянным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я действительно только что сел в поезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бродяга спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А этот человек напротив — кто он тебе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он указывал на Драйдена. Ли Вэй, подумав, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он мой коллега. А что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд бродяги метался между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-нибудь из вас согласится стать моим партнёром?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй изобразил удивление, уместное в такой ситуации. Пара по другую сторону прохода хихикнула, и женщина сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже не думай. Посмотри на себя сейчас, они тебя ни за что не примут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина подхватил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой нормальный человек станет целоваться с тем, кто не чистил зубы десять дней?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бродяга пришёл в ярость, развернулся и зарычал на них:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я невиновен! Я не сделал ничего плохого, это мой партнёр предал меня!! Эта шлюха променяла наши отношения на доставку еды и стала подлизой толстомордого придурка из третьего вагона! Другие тоже не захотели быть моими партнёрами, я потерял всё, по ночам сплю на полу, не могу помыться, жру отвратительные помои…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обернулся и с мольбой посмотрел на Ли Вэя и Драйдена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-нибудь из вас, сжальтесь надо мной, станьте моим партнёром. Я обещаю, что буду помогать вам выполнять оценочные нормы и ни за что не подведу…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что бродяга чуть ли не собирается на коленях умолять их на глазах у всех, Драйден спокойно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём вы вообще говорите? Что это за поезд такой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы случайно попали во Внутренний мир, — сказал кто-то в вагоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы все нечаянно сели в этот поезд и больше не смогли вернуться. Начальник поезда — злой дух. Он установил правило, что каждый пассажир в поезде обязательно должен иметь партнёра. Тот, у кого нет партнёра, постепенно теряет права, пока не перестаёт считаться даже «человеком». Проводники выбрасывают таких, кто хуже скота, из поезда, оставляя их умирать. Если вы не хотите оказаться в таком положении, независимо от того, есть ли у вас кто-то на воле, забудьте прежние отношения и как можно скорее найдите себе партнёра, чтобы перестать быть одинокими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Посмотрите на меня, выберите меня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с жаром заговорил бродяга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю правила поезда, я смогу привести вас к хорошей жизни!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А разве в других вагонах нет одиноких?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если количество людей в поезде чётное, разве они не могут разбиться на пары?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина по другую сторону прохода усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё не так просто. Проводники в любой момент могут проверить ваши чувства, чтобы убедиться, что вы искренне любите друг друга. Если пара не проходит проверку, их рейтинг снижается, и качество жизни тоже падает. Если при следующей проверке они смогут всё исправить, ещё ничего…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его партнёрша подхватила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А иначе рейтинг будет падать, пока начальник поезда не решит, что чувства разбиты, и тогда оба снова станут одинокими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У бродяги и его бывшего партнёра рейтинг был всё время низким, едва держались, чтобы не расстаться, — сказал другой пассажир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его партнёр не выдержал тяжёлой жизни и сбежал с одним пассажиром, который сел в поезд некоторое время назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не сделал ничего плохого…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— бродяга закрыл лицо руками и плакал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он обещал, что ни за что меня не бросит… До того, как сесть в поезд, я был его лучшим братом…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ужасно, просто ужасно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй принял взволнованный вид и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо вам. Дайте мне и моему коллеге подумать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не торопитесь, начальник поезда разрешает новым пассажирам быть одинокими до полуночи сегодняшнего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно дверь вагона открылась, и вошёл проводник в форме. Внешне он почти не отличался от человека, только взгляд у него был мёртвый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ужин бесплатный. Новые пассажиры ужинают вместе с парами четвёртого уровня. Вы можете пойти в вагон-ресторан или заказать доставку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пассажиры в вагоне напряжённо смотрели на него. Бродяга кипел от ненависти, но проводник лишь опустил взгляд на Ли Вэя и Драйдена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До полуночи вы должны найти любого проводника и зарегистрировать партнёра. Проверка чувств будет проходить в случайное время и в случайном месте, поэтому обязательно выбирайте того, кого искренне любите, и всё время помните, кто вы друг другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— При регистрации партнёра нужно проходить проверку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — холодно ответил проводник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Однако, судя по моему опыту, каждая фальшивая пара, которая регистрируется в надежде на удачу, платит за свою ложь. Только настоящая любовь может пройти испытание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он посмотрел на несколько пар в вагоне, и те тут же приняли слащавый вид: кто-то обнялся, кто-то взялся за руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводник мельком взглянул на бродягу, скорчившегося на полу, и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он самый яркий пример. Пусть он послужит вам предостережением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождавшись, пока проводник уйдёт, Ли Вэй под предлогом осмотра поезда вышел с Драйденом в тамбур между вагонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какие же извращённые правила, — покачал он головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неудивительно, что Эрик убежал, едва взглянув.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не могу связаться с Эриком, — нахмурившись, сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Связь со Службой безопасности в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй уловил в его тоне подозрение и успокоил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Позже мы обыщем вагоны один за другим. Может быть, он просто занят тем, что привыкает к правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока оставим местонахождение Эрика в стороне. Регистрация партнёра и проверка чувств — вот что сейчас важнее всего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден быстро прикинул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если исключить вагон-ресторан и спальные вагоны, и считать, что в каждом вагоне примерно по десять человек, то постоянных пассажиров в поезде около восьмидесяти-девяноста, что сравнимо с небольшим обществом. Начальник поезда выгоняет тех, кто долго не может найти партнёра. На каждой остановке в поезд садятся новые пассажиры… Куда деваются те, кого выгнали?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Другие пассажиры считают, что те, выйдя, не вернулись в реальный мир, а умерли. Возможно, они собственными глазами видели их тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задумчиво произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теоретически у Внутреннего мира есть выход, но железная дорога — это длинное, вытянутое пространство протяжённостью в тысячи километров. Даже если они знают о существовании выхода, у них нет времени найти его, прежде чем они умрут от жажды и голода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы выжить, пассажирам остаётся только соблюдать правила, установленные начальником поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня в одиннадцать часов вечера мы пойдём к проводнику регистрироваться как партнёры, — принял решение Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До этого времени сначала найдём Эрика, а заодно расспросим других пассажиров, что из себя представляет «проверка чувств».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Или я могу попросить помощи у Богини, напрямую прикончить начальника поезда и выпытать у проводников, где Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уверен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не уверен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В данный момент у Ли Вэя не было подходящей жертвы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мысль о том, чтобы «зарегистрироваться как партнёры» с тобой, звучит так, словно в Средневековье пытаешься взойти на Луну. Не слишком ли быстро? После того, как мы сойдём с поезда, нам ещё и разводиться придётся? Что ты думаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Драйдена был прикован к лицу Ли Вэя. За спиной он сильно сжал большой палец, приказывая себе вести себя достойно, когда предлагаешь разумный план. Спокойным голосом он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я считаю, что мы можем временно соблюдать правила, собрать больше улик и постараться свести к минимуму цену, которую тебе, возможно, придётся заплатить Богине Смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, хотя разум и признавал правильность этого метода, на несколько секунд Драйден почувствовал, как его щёки запылали, словно он вынашивал какие-то грязные мысли, собираясь воспользоваться ситуацией и совершить нечто неподобающее!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не заметил мгновенной смены эмоций Драйдена и просто кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты не против, то и я не против.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не против, — продолжил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Однако, чтобы поддерживать… долгосрочные стабильные отношения и не допустить взаимных обид во время этой операции, я думаю, лучше заранее кое-что обговорить. До какой степени близкого взаимодействия ты готов терпеть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он протянул руку, застыв в воздухе у поясницы Ли Вэя, не прикасаясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если время от времени будут происходить подобные контакты…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Клади, — прервал его Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден едва успел среагировать, как Ли Вэй сам схватил его руку и прижал к своей пояснице:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь приложить силу. Я не сломаюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден молча, выполняя просьбу Ли Вэя, напряг руку. Пять пальцев плотно легли на небольшой участок, соединяющий позвоночник с копчиком. Он чувствовал пульсацию крови и чуть заметный изгиб, уходящий вниз. Расстояние между ними незаметно сократилось. Ли Вэй прислонился спиной к стене вагона, его верхняя часть тела слегка отклонилась назад под нажимом Драйдена, открывая его уязвимую шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Драйдена не изменилось, взгляд всё ещё был прикован к лицу Ли Вэя, только кадык едва заметно дёрнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, мне придётся тебя погладить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда действуй, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не против.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука, лежавшая у него на спине, начала медленно двигаться вверх и вниз. Сначала она мягко поглаживала его позвоночник, словно успокаивая маленького зверька, но вскоре, преследуя чёткую цель, начала круговыми движениями растирать ямочки на пояснице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй закрыл глаза и, словно от щекотки, слегка подался бёдрами вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, мне придётся целовать тебя на глазах у других, мистер Ли Вэй, — они почти соприкасались, и Драйден, наклонившись к его уху, прошептал на удивление вежливым тоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне очень жаль. Ты можешь отказаться в любой момент, но в критической ситуации у меня может не быть возможности спросить твоего согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй хмыкнул носом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден решил, что это означает согласие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что касается более… близкого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут Драйден сделал паузу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй открыл глаза и с интересом ждал, не скажет ли он какую-нибудь грубость, например, заменит «поцелуй» на глагол на букву «т», добавив, что Ли Вэй «всё ещё может отказаться в любой момент»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— звучало бы, чёрт возьми, волнующе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, очевидно, Драйден не был настолько пошлым, как Ли Вэй себе вообразил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О более близком поговорим потом, — с джентльменской галантностью Драйден убрал руку и сделал шаг назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если нам «повезёт», до этого не дойдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вы новенькие? Собираетесь регистрировать партнёра? Увы, регистрация — это самый простой шаг. Вы даже не представляете, насколько ужасны правила в этом поезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока они искали Эрика, в другом вагоне им встретился радушный старый пассажир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его партнёрша ушла в туалет, и он послушно сидел у двери туалета, ожидая её, не смея отойти ни на шаг:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проводники говорили вам про «проверку чувств», верно? Результат теста делится на две части: пятьдесят процентов — это текущая оценка, и ещё пятьдесят — оценка за экзамен, почти как в университете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Текущая оценка зависит от того, как проводники наблюдают за вашим повседневным состоянием. Эти злые духи появляются и исчезают в самый неожиданный момент и часто оказываются рядом с тобой, когда ты этого совсем не ждёшь. Вот, к примеру, сейчас моя девушка пошла в туалет. Если я не буду ждать её здесь, а пойду отдыхать в другое место или болтать с кем-нибудь, это будет расценено как разлад в отношениях, и мне снизят баллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Экзамен же заключается в том, что время от времени мы должны доказывать какому-нибудь злому духу-экзаменатору, что искренне любим своего партнёра. Способ доказательства не регламентирован, но у каждого злого духа свой вкус, и их критерии оценки любви ещё более неуловимы, чем у устного экзаменатора по английскому… Насколько я знаю, универсального способа получить высокий балл пока нет, можно лишь гарантировать проходной балл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Вэя возникло предчувствие, и он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что нужно делать, чтобы гарантировать проходной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пассажир покраснел до ушей и, прикрыв рот, тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нужно, находясь перед экзаменатором… испытать границы дозволенного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычному человеку такое не под силу!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с болью и отчаянием воскликнул пассажир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже прожив в браке много лет, без особых пристрастий стыдно вытворять такое на людях. Так что те немногие пары в поезде, которые живут припеваючи, нам, простым смертным, точно не повторить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот так, без лишних разговоров, они добрались и до этой темы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 46. Поезд-мандаринка (Часть 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они обошли несколько вагонов, перезнакомились со всеми пассажирами, но не нашли ни Эрика, ни следов Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели мы сели не в тот поезд?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй уже начал сомневаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но это точно Внутренний мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И начальник поезда никак не реагирует на мою личность, — так же озадаченно сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, это из-за того, что Эрик изменил служебную инструкцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Эрик не сел в поезд, то по идее на Драйдена должны были напасть злые духи. Но в поезде всё спокойно, значит, проблема со служебной инструкцией решена. Но где же тогда сам Эрик?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В реальности Служба безопасности тоже была в полном недоумении. Единственное, что можно было утверждать наверняка — Эрика сейчас нет на его собственной территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими неразрешимыми вопросами время быстро подошло к одиннадцати вечера. Социальная иерархия в поезде была строгой. Самыми низшими, несомненно, были одинокие люди, потерявшие партнёров. Им не разрешалось спать на кроватях. Те, кто только что расстался, ещё могли спать на сиденьях, а те, кто долго не мог найти вторую половину, могли только получить у проводника одеяло и спать на полу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ограничения касались и гигиены: сначала нельзя было мыть лицо, потом голову, принимать душ, чистить зубы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем дольше человек оставался один в поезде, тем меньше он походил на человека, и тем труднее ему было найти пару. Даже новички, только что севшие в поезд, предпочитали составлять пары с другими новичками, у которых не было опыта. В конце концов, даже если при регистрации не требуется проверка, всё равно нужно вести себя как влюблённые. Если нет другого выбора, кто захочет сближаться с грязным существом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бродяга, которого они встретили при посадке, уже практически был безнадёжен. Ли Вэй снова увидел его, когда ходил ужинать в вагон-ресторан. Тот скорчился на сиденье в пустом вагоне, с застывшим, пустым взглядом, никак не реагируя на проходящих мимо пассажиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разительный контраст представлял собой вагон-ресторан, отделённый всего одним вагоном. В полночь там всё ещё горел свет. Несколько пар сидели за столиками, болтая и смеясь. Казалось, сам воздух пропитан запахом собачьего корма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Новенькие ужинают вместе с парами четвёртого уровня, — сказал проводник из-за стойки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— При заказе блюд или доставки нельзя выбирать блюда выше установленного уровня, а также десерты и закуски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А когда доставят заказ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На следующей остановке поезда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>