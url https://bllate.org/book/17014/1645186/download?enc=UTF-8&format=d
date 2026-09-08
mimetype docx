--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1827 +14,4595 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 48. Поезд парочек (5)</w:t>
-[...1775 lines deleted...]
-        <w:t>Плотно упакованные парик, накладная борода и косметика…?</w:t>
+        <w:t>Глава 48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден быстро подхватил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты боишься, что его забрал злой дух?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Начальник штаба Ни Юйлань кивнула:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы до сих пор не знаем, на какую сделку пошёл Хань Цзэ со злым духом, который пришёл ему на помощь. Единственная зацепка на данный момент — курьер. Он рассказал нам, что Хань Цзэ всучил ему крупную сумму денег, надел на него капюшон и завязал глаза, а затем под видом курьера передал в одно из мест Внутреннего мира какие-то запечатанные письма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как только обе стороны пришли к соглашению, Хань Цзэ отправился в путь и покинул город N. Последнее, что зафиксировали камеры наблюдения, — это то, как он заходил на станцию метро N-ска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала вездесущие уборщики, а теперь появился и легендарный курьер!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему злые духи впустили курьера во Внутренний мир?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Им настолько нравится есть доставку, что они не хотят нанять повара?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие подняли головы, тайком наблюдая за новым членом собрания. Драйден положил руку на спинку стула позади Ли Вэя — жест достаточно явный, но не слишком интимный, чтобы продемонстрировать покровительство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько человек дружелюбно улыбнулись Ли Вэю, некоторые без интереса отвели взгляд, но взгляды меньшинства были мрачными и липкими, напоминая змей в тропических лесах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй мог без труда определить расстановку сил в Управлении безопасности по тому, как к нему относились окружающие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это один из вопросов, ответа на который пока нет, — ответила начальник штаба Ни Юйлань ни тепло ни холодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть два предположения. Первое: у хозяина территории злых духов довольно специфический вкус. Может, он просто помешан на новизне и ему нравится есть доставку? Второе: во Внутреннем мире, в который вошёл Хань Цзэ, по каким-то причинам неудобно готовить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден постучал пальцами, размышляя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты говоришь, что Хань Цзэ исчез, как только сел в метро? Все пересадочные станции должны были проверить. Если не упустили ни одного кадра, может, он вообще не выходил из вагона, а сел на поезд Внутреннего мира?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подхватил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В метро действительно негде готовить. В вагонах полно людей самых разных профессий, обычного человека легко затянуть во Внутренний мир. На недавних маршрутах метро были жертвы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не обязательно только линии метро. Метро N-ска ведёт на вокзал, лучше проверить все железнодорожные маршруты по стране.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда нам придётся одновременно связаться с Управлением транспорта, Железнодорожной пассажирской компанией и Федеральным железнодорожным управлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Недовольно заметил кто-то:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ты подумал о том, что Хань Цзэ знаком со структурой Управления безопасности сверху донизу и даже помогал вам создавать серию устройств, связанных с Внутренним миром?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден взглянул на часы и язвительно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Время ограничено, я не хочу слушать пустую болтовню. Ты что, намекаешь, что это я указал Хань Цзэ путь, позволив ему предать Управление безопасности и войти во Внутренний мир?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я этого не говорил, — тут же отрицал тот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но полученная нами информация, возможно, — ложный след, который он подбросил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы я был тобой, то сначала нашёл бы доказательства, что Хань Цзэ вышел со станции метро, а потом уже разглагольствовал, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иначе составь компанию страдающему деменцией Хань Чжисюню в больнице — это будет полезнее, чем болтать здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй фыркнул, засмеявшись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные в зале заседаний, пройдя профессиональную подготовку, не могли так легко рассмеяться, поэтому в комнате остался только один Ли Вэй, который, посмеиваясь, с беззаботным видом объяснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Судя по моему поверхностному пониманию командира Драйдена, он, скорее всего, не оскорблял вас, а просто предлагал дежурить в больнице у отца Хань Цзэ. Может, и слепая курица найдёт зерно — вдруг наткнётесь на вторую зацепку, помимо метро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выделил голосом слово «вторую».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Онемевший чиновник: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После собрания он жаловался своим единомышленникам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Одного Драйдена было уже достаточно, а тут ещё и этот бестактный, не уважающий начальство, вывалянный в грязи придурок. Управление безопасности катится к чёрту!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он точно поливает нас грязью за спиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда рядом остались только они двое, слова Драйдена всё ещё были агрессивными, но тон постепенно смягчился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе не стоит с ним связываться. Скоро он отправится в дом престарелых доживать свой век.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй беззаботно махнул рукой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да что мне с ним связываться? Мы больше никогда не увидимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот и хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вышли из здания штаба вместе, и Драйден широкими шагами направился к машине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Начальник штаба назначит специальных людей связаться с транспортным управлением, чтобы извлечь недавние записи о происшествиях. Люди, с которыми Хань Цзэ встречался и связывался по разным каналам, а также его мотивы — тоже в процессе проверки. Это всё не наша забота. Я собираюсь сначала поговорить со злым духом Эриком. Хочешь пойти со мной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сделал преувеличенно учтивый жест «прошу», открывая дверцу машины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня с Хань Цзэ старые счёты. Мне не терпится спросить, почему он так на меня смотрит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он тоже в списке твоих недоброжелателей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Драйден улыбнулся, забираясь на пассажирское сиденье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тоже нарисовал его портрет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь посмотреть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, который ожидал отрицательного ответа, опешил, и уголки его губ слегка опустились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь посмотреть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— беззаботно переспросил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если хочешь, я всё равно не смогу показать — я ещё не успел нарисовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден смотрел на Ли Вэя. Ли Вэй смотрел на Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всю оставшуюся дорогу никто не проронил ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Метро…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух Эрик, разбуженный, сонно тёр глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прошло всего несколько дней, а вы уже снова вляпались в неприятности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, а ты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй оглядел его с головы до ног.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть какие-нибудь изменения после поглощения энергии Фудзивары Рюити?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— При упоминании об этом Эрик возбудился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня появился социальный навык и контрольный навык. Первый заставляет других злых духов охотнее открывать мне двери, а второй — когда я пью кровь какого-нибудь существа, я могу временно подчинить его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что за природный шпион, предатель злых духов!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с чувством произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, что первым злым духом, которого я встретил, был ты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик не уловил скрытого смысла в его словах и гордо поднял хвост:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты только сейчас это понял? Расскажи, кто к вам придирается? Я их проучу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его самоуверенность достигла небывалых высот, и Ли Вэй пока не стал её развеивать. Он рассказал о том, как Хань Цзэ вошёл на станцию метро и исчез. Эрик сказал, что сначала разведает обстановку, и, не успели они оглянуться, как он исчез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден всё это время молча наблюдал за его разговором с Ли Вэем, а когда Эрик ушёл, сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После этой эволюции его радиус действия, кажется, немного увеличился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В прошлый раз морская ведьма, которую мы встретили на корабле, сказала мне, что сильные злые духи могут использовать территории других злых духов как трамплин, чтобы добраться до глубин Внутреннего мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А недостаточно сильные злые духи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю. Маджер не говорил. Если у них действительно есть поезда, может, они ездят на поезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через четверть часа Эрик вернулся. Он сначала опроверг догадку Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я нашёл место, о котором вы говорите, но это точно не поезд, на котором ездят нормальные злые духи! Даже если бы мне приплатили, я бы туда не пошёл!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и Драйден переглянулись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик, держась за грудь, с дрожью в голосе сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во-первых, территория этого злого духа не такая уж большая, но это действительно железная дорога, которая тянется на очень большое расстояние. Пассажиры могут проехать от N-ска до северной границы Федерации. По пути она проходит через несколько станций реального мира. Одна из них — станция метро N-ска. Людям очень легко попасть туда случайно, потому что хозяин территории не установил никаких ограничений для входа. Другими словами, достаточно оказаться в подходящей пространственной точке соприкосновения, и любой может попасть во Внутренний мир — обычно на поезд ещё билет нужен, а тут даже билета не требуется!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так называемые «пространственные точки соприкосновения»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это что-то вроде той канализации, в которую Ли Вэй прыгнул в самом начале. Это места, где внешний и внутренний миры сближаются на уровне измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, много людей застряло в поезде Внутреннего мира?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это была первая реакция Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Немало, — подтвердил Эрик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но время и место их посадки сильно разбросаны. Некоторые даже не обязательно сели на поезд на территории Федерации. Проверить всё будет очень сложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом и заключается преимущество дальнего транспорта. По сравнению с территориями других фиксированных регионов, поезд сложнее обнаружить. Если бы не внезапный уход Хань Цзэ без предупреждения, люди, возможно, обнаружили бы его только через долгое время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопрос в том, откуда Хань Цзэ узнал о существовании поезда? Это нужно расследовать через его связи. Пока Управление безопасности не дало результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, Хань Цзэ собирается сбежать из Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теоретически это возможно, — ответил Эрик, скривившись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но он что, сбегает вместе со своей пассией?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не понял:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— При чём тут пассия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик наконец добрался до главного, из-за чего его лицо исказила гримаса боли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что пассажиры, севшие на поезд, должны соблюдать правила… А правила гласят, что каждый должен найти себе «партнёра». Если в установленный срок не выполнить задание по партнёру, назначенное поездом, последуют всё более суровые наказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, что он был злым духом. Когда он открыл «дверь», сел в поезд и понял, что обстановка не та, а взгляды пассажиров в вагоне были просто волчьими, словно они собирались наброситься на него и проглотить живьём, он перепугался и сразу же вернулся обратно на свою территорию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего себе, принудительное сватовство!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед лицом угрозы жизни найти номинального временного партнёра, кажется, не так уж сложно. Однако Эрик упомянул «задания для партнёров»… Что это ещё за штука? Три дня держаться за руки, пять дней целоваться, месяц — в постель?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не успел расспросить подробно, но точно не так просто, — сказал Эрик потерянным голосом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Злые духи тоже должны соблюдать правила, установленные на других территориях, это вопрос этикета, поэтому я не осмелился задерживаться… К чёрту этикет! Какой злой дух устанавливает такие извращённые правила на своей территории?! Ему что, устроить оргию дома?!! Чем холостяки помешали? Я ненавижу и мужчин, и женщин. Почему нет какого-нибудь суда над злыми духами, который бы повесил этого ультралиберала?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погоди, ты, злой дух, с виду точь-в-точь суккуб, что ты несёшь?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик искренне ненавидел общение и принудительное сватовство — но на этот раз отступать было нельзя. Ли Вэю нужен был кто-то, кто сыграет с ним роль «партнёров», чтобы сесть на поезд, найти следы Хань Цзэ и спасти остальных пассажиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, злой дух остолбенел и, тыча пальцем себе в нос, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я? С тобой? Ты уверен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По какой-то причине он напряг плечи и настороженно покосился на стоящего рядом Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден проигнорировал его. С каменным лицом, достаточно ровным голосом он спросил Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты настаиваешь на том, чтобы идти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поезд не предъявляет требований к профессии. Можно было бы поручить это кому-то другому, но наш отдел специально занимается управлением Внутренним миром, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если я не пойду, у некоторых людей в Управлении безопасности появится повод ограничить твои полномочия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А если Драйден, как руководитель, будет связан по рукам и ногам, Ли Вэю тоже не поздоровится. Они связаны одной цепью: выигрывают или проигрывают вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, конечно, и сам мог бы додуматься до причины, которую озвучил Ли Вэй, но если бы Ли Вэй отказался от этой работы, он бы не стал настаивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас он на мгновение задумался и кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты и Эрик вместе сядете на поезд, это удобно для взаимной поддержки. Однако он может подчинять других существ, высасывая их кровь, чтобы они действовали с ним заодно. Вам двоим быть напарниками — это пустая трата боевой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда? Пустая трата? То, что он может кусаться, ещё не значит, что он любит это делать. Вы вообще подумали о его чувствах?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никому нет дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй приподнял бровь и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда кого ты предлагаешь в напарники мне? Тянуть жребий среди несчастных агентов Управления безопасности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Агент подойдёт, но я думаю, тебе вряд ли понравится, если я найду какого-нибудь незнакомца, — спокойно сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойду я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 45. Поезд-голубок (часть II)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В Управлении безопасности от штабных работников обычно не требовали выезжать на задания, но и никогда не было правила, запрещающего им это делать. В экстренной ситуации даже программист с боевой мощью в одного гуся, возможно, должен был броситься в бой с клавиатурой наперевес. Начальник, который идёт впереди всех, всегда нравится больше, чем тот, кто при опасности прячется за спины подчинённых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же на этот раз задание не выглядело смертельно опасным: существовал только риск упасть или потерять честь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>День спустя Ли Вэй подготовился и вместе с Драйденом вошёл во Внутренний мир в том месте реального мира, через которое должен был проходить поезд. Эрик отправился со своей территории по другому маршруту. Они должны были встретиться в вагоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я немного волнуюсь, — сказал Ли Вэй Драйдену и службе обеспечения по наушнику, ожидая поезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А вдруг то, что будет в вагоне, не пропустит цензура?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Служба обеспечения успокоила его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйтесь. Мы положили в ваш багаж и багаж мистера Драйдена кое-какие необходимые средства безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Она имеет в виду, что у тебя есть огнестрельное оружие, транквилизаторы, успокоительное, статуя Богини Смерти и чёрные свечи для молитв ей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>