--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2275 +14,4467 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 47. Поезд парочек (4)</w:t>
-[...687 lines deleted...]
-        <w:t>— На поверхности тела явных повреждений нет, — сказал Дрейтон, присев рядом на корточки. — Больше похоже на приступ эпилепсии, чем на анафилактический шок.</w:t>
+        <w:t>Глава 47</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя «уборщик» уже стал официальным названием? Вы хоть подумали о чувствах самого человека?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, он решил, что этот ажиотаж вокруг Внутреннего мира долго не продлится. С одной стороны, народ Федерации многое пережил и был закалён, с другой — Внутренний мир не затронет большинство людей так, как грипп. По мере появления новых правил и регламентов для обывателей это быстро превратится в обычную, хоть и редкую, проблему общественного порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А более детальные разъяснения и организацию пусть Драйден и остальные продумывают сами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не стал тратить время в интернете. Он потратил вторую половину дня, расставляя мебель, выпалывая сорняки в саду и поливая несколько только что купленных горшков с растениями. Теперь новый дом наконец-то стал похож на жильё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующий день был понедельник. Ли Вэй всё ещё был в отпуске, ему не нужно было отмечаться в Бюро безопасности, но он взял частный заказ от полиции N-города на уборку места мелкого преступления — чтобы, если он слишком долго не будет заниматься основной работой, его не сочли профессиональным агентом по уставу Внутреннего мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя четыре с лишним часа он закончил работу и вернулся домой. Принял душ, высушил волосы, побрился, надел поверх тёмного свитера светлый пиджак, взял приготовленный маленький подарок, спрыгнул с крыльца и нырнул в гараж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Адрес, который дал Драйден, находился недалеко от нового дома Ли Вэя — ехать на машине чуть больше десяти минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, следуя за навигатором, Ли Вэй вдруг заметил, что впереди оказался не торговый район, а жилой квартал. Неожиданное чувство дежавю достигло пика, когда он увидел знакомую реку. Он невольно остановил машину у обочины, открыл карту и перепроверил маршрут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Факты подтвердили: он не ошибся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден заказал столик не в маленьком ресторанчике в районе Ист-Ривер, а просто пригласил Ли Вэя к себе домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже когда он подъехал к кремово-белому забору, Ли Вэй всё ещё пребывал в изумлении. Драйден, одетый с иголочки, даже галстук был завязан безупречно, вышел из дома, пересек палисадник и открыл для Ли Вэя калитку. Ли Вэй, словно улитка, осторожно припарковал машину на площадке, вымощенной красным кирпичом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я здесь нормально поставлю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— опустив стекло, высунул голову Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь поставить где хочешь, — ответил Драйден. Он стоял на месте, ожидая, пока Ли Вэй выйдет из машины, с таким серьёзным видом, будто они собирались войти не в его дом, а в Белый дом, где живёт президент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пощупал в кармане чешуйку, схватил коробку с подарком с пассажирского сиденья и, выйдя из машины, сразу сунул коробку Драйдену:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, — Драйден принял коробку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что внутри? Можно открыть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Открывай, теперь она твоя. Я не готовил ничего особенно дорогого, просто выкроил время и нарисовал несколько картинок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Драйден взглянул на него, развязал ленту, снял обёрточную бумагу и достал из коробки блокнот размером с ладонь. На первых страницах были карандашные наброски Ли Вэя в стиле чиби, больше похожие на европейские сатирические комиксы. Нарисованный Драйден был надменным человечком с золотыми волосами, голубыми глазами, закатывающим глаза и смотрящим свысока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо нарисовано, мне очень нравится, — сначала похвалил Драйден, а затем сказал: — Но этот я на картинке выгляжу не слишком приятным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не слишком приятным» было мягким выражением. Драйден на рисунке выглядел как типичный третьесортный злодей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пожал плечами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего не поделаешь, при таком нашем знакомстве трудно произвести хорошее впечатление. Разве раньше тебе никто не высказывал откровенно негативных оценок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден моргнул и ровным голосом ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Были, но мне всё равно. Быть покладистым — значит быть уязвимым. Ты же знаешь, что значит быть уязвимым в Бюро безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел убрать блокнот, но Ли Вэй напомнил ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Листай дальше, там ещё есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден с бесстрастным лицом опустил голову, перелистывая страницы, и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я настолько тебя разозлил, что ты решил нарисовать несколько картинок, чтобы посмеяться надо мной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако на следующей странице был его улыбающийся силуэт под фонарём. Несколько штрихов, но получилось тепло и естественно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем мне рисовать несколько картинок для того, кто меня разозлил? Это привилегия тех, кто мне нравится, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что некрасивая только первая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден перелистнул ещё несколько страниц, пальцы крепко сжали край блокнота, и он снова сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, мне очень нравится твой подарок. Давай сначала зайдём в дом, еда уже готова, только в духовке нужно ещё минут пять, чтобы доготовилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю захотелось почесать затылок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сам обычно готовишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — отрицательно покачал головой Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мой дедушка был поваром, я с детства тренировался с ним на кухне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боже, у Драйдена ещё и дедушка был! Он не из камня выскочил с криком «король никогда не плачет»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сгорал от любопытства, следуя за Драйденом и оглядываясь по сторонам. Они прошли через крыльцо и вошли в дом с очень современным интерьером. Драйден направился в спальню и положил блокнот, подаренный Ли Вэем, на тумбочку у кровати. Он, казалось, не собирался снимать пиджак и переодеваться в домашнее. Ли Вэй подумал про себя: неужели этот тип даже спит в официальном костюме?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или вообще не спит, совершенствуется, чтобы стать федеральным суперменом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мельком заглянул в спальню, заметив край шкафа и аккуратно заправленную, как в отеле, кровать, и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нужна помощь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я проверю духовку, а ты можешь помочь и принести тарелки из кухни, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй зашёл на кухню, огляделся. Он ожидал увидеть классическую европейскую еду, но перед ним оказались два блюда в стиле хунаньской кухни, рагу, похожее на провансальское, и ароматный жареный десерт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Половина курицы в духовке тоже была готова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдену ведь днём ещё и на работу нужно было ходить! Вот это настоящий мастер тайм-менеджмента! Будь на его месте кто-то другой, Ли Вэй заподозрил бы, что тот заказал доставку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты готовил в этой одежде?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй, беря тарелки и глядя на стройную талию Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — ответил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня есть пижама. Я переоделся в костюм из-за... привычки, привитой с детства, встречать гостей. Моя мать была очень щепетильна в этом вопросе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поставил курицу и, пользуясь случаем, отодвинул для Ли Вэя стул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что будешь пить? Бренди? Помню, ты позавчера ходил в бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё равно, кола или вода тоже подойдут, — улыбнулся Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не привередлив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден задумчиво посмотрел на него пару раз, затем пошёл к бару и достал непочатую бутылку красного вина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В гостиной была прозрачная стеклянная стена во всю высоту, выходящая на реку Паттерсон. На противоположном берегу реки располагался торговый район, сейчас ярко освещённый и полный гуляющих. Ли Вэй сидел за обеденным столом прямо у стеклянной стены и задумчиво наблюдал за спиной Драйдена, которая в мягком свете ламп казалась прямой и уверенной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через некоторое время он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе не нужно относиться ко мне как к гостю, можешь быть в пижаме, я не против.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Драйден, сам не зная, о чём подумал, замер на мгновение и только потом ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующий раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В следующий раз»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— забавное выражение, почти как «поговорим позже». Улыбка на лице Ли Вэя стала шире. Заметив это, Драйден крепче сжал горлышко бутылки и молча прикусил язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сменил тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Главная проблема, с которой сейчас сталкивается Партия будущего, — это серьёзные разногласия внутри партии по поводу идеологии. Избиратели из среднего класса холодно реагируют на слишком радикальные предложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы говорили об этом позавчера вечером, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты задал мне вопрос, а потом заснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По выражению лица Ли Вэя он понял:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не помнишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй честно покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем мне было спрашивать тебя об этом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За всю свою жизнь, кроме как голосовать за президента, он никогда не интересовался федеральной политикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже не знаю, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твои мысли очень переменчивы, я часто не могу понять, о чём ты думаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, одновременно недоумевая и смеясь, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты считаешь меня чудаком?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — глядя ему в глаза, тут же ответил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не это имел в виду. Извини.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В последнее время ты слишком часто извиняешься без надобности. Ты стал чересчур вежливым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я смутно помню, что это ты просил меня говорить тебе «пожалуйста», — медленно произнёс Драйден, положив руки на нож и вилку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А рисунок только что показал, что тебе не нравится тот я, который свысока отдавал приказы в штабе Бюро безопасности. И вот сейчас ты считаешь, что я слишком вежлив. Вот почему я говорю, что твои мысли переменчивы... иногда это меня сбивает с толку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй посмотрел на него, наколол вилкой кусочек курицы и отправил в рот, жуя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не шевелился, ожидая его ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторое время спустя Ли Вэй проглотил курицу и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С теми, кого я ненавижу, я требую лишь соблюдения элементарных приличий в моём присутствии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мизинец Драйдена слегка дрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что касается остальных...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй снова наколол кусочек курицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё зависит от того, кто это. Между друзьями вежливость не нужна. А есть один-два человека, чьё очень невежливое поведение я, возможно, смогу принять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он закусил нижнюю губу клыком и улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он действительно умел приковывать к себе внимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Драйдена почти приклеился к лицу Ли Вэя. На мгновение он подался вперёд, словно собираясь что-то сделать, но в небе над противоположным берегом реки внезапно взорвался фейерверк. Яркие переливы света разбили белую скатерть на осколки, и Драйден резко пришёл в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Вэй спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как думаешь, Ю Шань могла знать, были ли у него раньше приступы?</w:t>
-[...959 lines deleted...]
-        <w:t>Месяц назад о существовании Потустороннего мира ещё официально не сообщали.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня праздник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю, — за несколько секунд Драйден покрылся испариной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй достал телефон, поискал и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, какой-то недавно открывшийся торговый центр устраивает шоу. Я думал, что после новостей о Внутреннем мире люди потеряют интерес к таким развлечениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не согласился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем более смутные времена, тем безумнее становятся люди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И правда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё один разноцветный фейерверк взорвался в ночном небе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, повернув голову, опёрся подбородком на руку, любуясь фейерверком, а другую руку опустил под стол и незаметно потянулся к пальцам Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот лишь почувствовал тепло в ладони, и тут же, казалось, все его ощущения сосредоточились на этом крошечном прикосновении. Остальные части тела в мгновение ока растворились в свете ламп, а остатки здравого смысла в мозгу отчаянно пытались списать это на случайность, но он забыл, что мог просто убрать руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Весь ужин прошёл безвкусно, рассеянно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден несколько раз порывался спросить Ли Вэя о его психологическом состоянии и прошлом опыте, но каждый раз атмосфера мешала ему заговорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После десерта ужин подошёл к концу. Драйден наконец решился: что бы ни было, нужно заняться делом. Он окликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, который как раз мыл посуду, обернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, точнее, только-только начал, как его телефон и телефон Ли Вэя одновременно издали резкую вибрацию —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Экстренное уведомление от Бюро безопасности!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден мгновенно проглотил то, что собирался сказать, вытер руки, в два шага подошёл к телефону, разблокировал экран и взглянул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Вэй спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— После того как вы сели на поезд, вы смогли поймать Юаньяна?</w:t>
-[...511 lines deleted...]
-        <w:t>ЛЛ: кто украл мой игровой ник?</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нахмурившись, Драйден выдал новость, которую Ли Вэй никак не ожидал услышать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Интендант Хань Цзэ предал Бюро безопасности и сбежал во Внутренний мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нам нужно отправляться на его поимку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 44. Поезд мандариновых уток (Часть 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй впервые участвовал в совещании Бюро безопасности. В квадратной комнате площадью около тридцати квадратных метров стояли хмурые люди. Два окна были плотно занавешены, единственным источником света был белый свет, отражавшийся от большого экрана на стене. На экране бывший интендант Хань Цзэ со спокойной улыбкой, которая теперь казалась насмешливой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В темноте кто-то тихо произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тогда был против того, чтобы брать его. Наёмный убийца, орудовавший в Юго-Восточной Азии. Пусть даже он был первым в Чёрном списке, пусть даже у него был талант к созданию оружия, он не был с нами заодно. Как бы послушно ни вёл себя дикий волк, рано или поздно он огрызнётся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой голос холодно фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой смысл сейчас говорить «я же говорил»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не понимаешь по-человечески? Я же сказал, я тогда был против! Кто меня слушал? Вы все думали, что, держа в руках его отца, заставишь его слушаться. Но этому старику уже 83 года, он может отдать концы в любой день. Хань Цзэ плевать на него!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй наклонился и тихо спросил Драйдена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отец Хань Цзэ ещё жив?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жив, — чуть шевельнув губами, тихо ответил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его отца зовут Хань Чжисюнь, раньше он служил армейским лейтенантом. В прошлом году у него диагностировали болезнь Альцгеймера, сейчас он проходит лечение в медицинском центре H-города.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какие у него отношения с отцом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень хорошие, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хань Цзэ купил дом в H-городе и каждый год в отпуск ездил туда, чтобы побыть с Хань Чжисюнем. Его предательство действительно стало неожиданностью...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто из вас отправил людей в медицинский центр присматривать за Хань Чжисюнем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросила начальник штаба Ни Юйлань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть ли в H-городе следы Внутреннего мира?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>