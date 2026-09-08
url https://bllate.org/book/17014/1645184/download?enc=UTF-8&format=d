--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,2259 +14,3891 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 46. Поезд парочек (3)</w:t>
-[...2207 lines deleted...]
-        <w:t>На поезде смерть человека тоже была крупным событием, только здесь важен был не мёртвый, а живой: женщина из образцовой пары после этой смерти стала одиночкой.</w:t>
+        <w:t>Глава 46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй осторожно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не обязательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Матц возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но управление безопасности говорит, что они убивают людей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У них есть руки, они могут убивать руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Пожалуй, ты прав, — задумчиво произнёс Матц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В романах ещё бывает такой сюжет…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да забудь ты свои романы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с досадой прервал его Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж не сбежать и не одолеть, тебе лучше честно сидеть и ждать, пока тебя спасут, когда попадёшь во Внутренний мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушаемся Ли Вэя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— поддержала Сяомэй, подозревавшая, что Ли Вэй уже бывал во Внутреннем мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У него голова варит, выглядит красиво — сразу видно, что он главный герой романа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть в этом смысл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Матц наконец утихомирился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За столом снова воцарилась тишина, пока экран его телефона снова не загорелся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О? Кто-то, утверждающий, что был во Внутреннем мире, написал пост о том, что его спасла жизнь некая подозрительная сотрудница управления безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за чушь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй выхватил у него телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дай-ка глянуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не торопись, я ещё не дочитал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Матц придвинулся к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, я увидел слово «чистильщик»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй в отчаянии закрыл глаза, но сквозь узкую щель между пальцами всё же прочитал содержимое экрана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Анонимный чистильщик Внутреннего мира…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё, хватит, пальцы на ногах уже начали сворачиваться в трубочку от стыда. Ли Вэй вернул телефон Матцу и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы болтайте, а я выйду на улицу проветриться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяомэй ловко последовала за ним, и Ли Вэй не стал возражать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они прошли сквозь толпу и вышли за дверь бара. Сяомэй колебалась, не зная, с чего начать расспросы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй немного постоял на ночном ветру, давая спасть жару с лица, и, указав на телевизор внутри бара, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тот человек действительно мой коллега.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяомэй нерешительно произнесла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваша работа в компании из пятисот крупнейших и правда впечатляет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Долгая история, — вздохнул Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я подписал соглашение о неразглашении. Раньше я спросил его, сколько информации я могу рассказать друзьям, и он сказал, что ему нужно сначала проверить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видимо, проверив всё досконально и решив, что Сяомэй достаточно надёжна, Драйден, проходя мимо супермаркета, заодно и слил информацию, передав от Ли Вэя весточку, что он жив-здоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз в этот момент Драйден, мелькнувший в углу новостного кадра, допечатал последнее слово и отложил планшет. Телефон Ли Вэя тут же оповестил его о новом письме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【От: Драйден</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ты переехал, есть время посмотреть новости?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В приложении — кое-какие небольшие успехи за последние дни, ознакомься, пожалуйста, при возможности.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот это осведомлённость, прямо как у разведки. Ли Вэй только сегодня перевёз половину мебели в новый дом, а Драйден уже в курсе. И что за дела — так быстро появились успехи? Вы что, вообще не отдыхаете и не берёте выходные?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй машинально открыл приложенный документ и в следующую секунду отшатнулся от обрушившегося на него потока информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, в городе М наркоторговцы, принесённые в жертву Богине Смерти, за последние дни один за другим умирали, каждый по-своему. Ни полиция, ни Ла-Унион не смогли обнаружить следов заговора или убийства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-вторых, отчёт о действиях Ли Вэя прошёл проверку. Смерть Фудзивары Рюити была признана несчастным случаем, и никакой ответственности на присутствовавших на месте происшествия не возлагалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Далее, сотня пассажиров «Чуда глубокой синевы» уже прошла первое слушание. Судья счёл доказательства достаточными для предъявления обвинения, впереди долгий судебный процесс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И наконец — свежеиспечённая медаль за заслуги Ли Вэя. Сама медаль и удостоверение к ней уже в пути. Драйден, видимо, опасаясь, что Ли Вэй никогда такого не видел, приложил фотографию: медаль напоминает дубовый лист с двенадцатью гранями по краям, теоретически вручалась только военнослужащим, отличившимся в совместных операциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но кто посмеет сказать, что участие Ли Вэя не было военной операцией? Пусть сначала спросят у ракет, взорвавшихся в море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот такие «небольшие успехи» Драйден подытожил во время прямого эфира управления безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй глянул на календарь, потом на письмо, потом снова на календарь. Он не собирался отвечать при Сяомэй, но не удержался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【У тебя в сутках сорок восемь часов?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внимательный зритель заметил бы, что блондин в углу телеэкрана снова взял планшет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Я только координирую, не все эти дела в моём ведении.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: 【Но ты точно должен был обсуждать с управлением сегодняшнюю речь — я видел тебя по телевизору в баре.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Бар? Ты пошёл в бар?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сейчас субботний вечер, командир Драйден. Пойти в бар — вполне разумно. А вот вы… ‘3x щенячьи глазки со слезами.jpg’】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сменил позу, закинул ногу на ногу и упёрся коленом в планшет. Выражение его лица на экране было торжественным и серьёзным, и никто бы не догадался, что он переписывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Похоже, ты объяснился со своим другом.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ты сам пришёл покупать молоко перед Сяомэй, так что я, конечно, должен был сказать ей, кто ты такой. Ладно, не буду мешать твоей работе, поговорим позже.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как Ли Вэй отправил это сообщение, человек на телевизоре погасил планшет, вернулся в ровную позу и уставился на заместителя начальника на трибуне, не моргая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, кто знает Драйдена, понял бы: он начал расслабляться и отключаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь даже железный человек устаёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Около одиннадцати вечера Драйден наконец покинул штаб-квартиру управления безопасности. Будучи единственным, кто шёл твёрдым шагом и сохранял остатки энергии, он выделялся среди коллег, которые, опустив веки, покачивались на ходу, и легко поймал на себе множество завистливых взглядов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это время даже водители уже разошлись. Попрощавшись с сослуживцами, Драйден сел за руль своей машины и уже собирался бросить телефон на пассажирское сиденье, как вдруг заметил последнюю фразу, отправленную Ли Вэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Поговорим позже.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поговорим позже…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Недосып притупляет реакцию. Драйден несколько секунд пялился на эти слова, а потом вдруг осознал, что его рука, выйдя из-под контроля мозга, сама нажала кнопку вызова!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в панике заметался, собираясь быстро сбросить звонок, но Ли Вэй уже ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Привет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе молодого человека звучала лёгкая, не раздражающая хмельная расслабленность. Он лениво протянул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, у тебя сегодня вечером не будет времени на меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>——……—— Драйден тоже завис. Уличный фонарь пробивался сквозь кроны деревьев, отбрасывая на капот машины небольшое светлое пятно. Он откинулся на сиденье, молча поднял телефон и, помедлив, спросил: — Зачем ты мне звонишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй усмехнулся: — Это ведь вы мне позвонили, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он лежал поперёк двуспальной кровати в новой квартире и говорил, глядя в потолок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но у меня и правда есть дело, командир. Завтра воскресенье, послезавтра понедельник, а в понедельник вечером у нас свидание. Только вот вы ещё не сказали мне, где мы встретимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: — ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, словно попугай, повторил: — Свидание?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-хм, я воспринял это как приглашение на свидание, а вы — инициатор. Так что я жду, когда вы назначите конкретное место встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Ли Вэя, казалось, начал звучать чуть неувереннее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это… простите, нет, погодите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дважды поправив себя, Драйден приказал себе прийти в чувство, раздражённо прижал пальцы ко лбу и убрал упавшие светлые пряди назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я считаю, вы пьяны, мистер Ли Вэй. Я не тот ухажёр, которого вы встретили сегодня в баре, и не один из ваших бывших парней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы — Уильям Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй невнятно проговорил: — Я представил вас своим друзьям: «Смотрите, большой начальник по телевизору, уважаемый мистер Драйден, он сидит под тем флагом и пишет мне сообщения».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он резко сменил тему и спросил: — Дорогой Уильям, тебе могут нравиться мужчины?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден словно провалился в пустоту и мгновенно потерял голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 43. Ужин при свечах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй проспал до одиннадцати утра воскресенья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Открыв глаза, он по привычке потянулся за телефоном и обнаружил на экране запись разговора длительностью в сорок минут, которая, судя по всему, была прервана собеседником около полуночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погодите-ка, он действительно помнил, что взял трубку перед сном, когда позвонил Драйден, но они правда проболтали так долго? О чём они говорили? Сорока минут хватило бы, чтобы пересказать всю историю Федерации, не так ли??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, массируя виски, прошёл в ванную умываться, то и дело открывая телефон, чтобы проверить длительность разговора, и чувствуя полное недоумение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полчаса спустя начали всплывать новые воспоминания о прошлой ночи: как он шёл домой из бара, как увидел человека, который с радостным криком «Внутренний мир — это Божий потоп, ниспосланный как кара!» голышом бежал по улице, как бездомный лежал на обочине и рассказывал каждому прохожему, что с детства боится призраков, как издалека донеслись короткие выстрелы и вой полицейских сирен…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А он вошёл во двор, запер двери и окна и, под воздействием алкоголя и окружающей обстановки, постиг одну истину — человек должен ловить момент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тогда он взял трубку, ответил на звонок Драйдена, разбил вдребезги все намёки и недомолвки и задал вопрос, который мучил его уже давно: — Дорогой Уильям, тебе могут нравиться мужчины?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не был похож ни на гея, ни на натурала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он скорее походил на асексуала, который был женат на своей работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не мог представить Драйдена влюблённым. Драйден был полной противоположностью ему по характеру. Ли Вэй ещё в детстве осознал, что его тянет к мужчинам гораздо больше, чем к женщинам, и хотя когда-то он злился на себя за это из-за неприятия окружающих, в то же время обилие поклонников, которое никогда его не покидало, научило его, как использовать свою привлекательность, чтобы быть в центре внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден же был человеком настолько методичным, что казался скучным и холодным. Он строго раскладывал всё по полочкам, и поэтому при первой встрече Ли Вэй решил, что тот крайне высокомерен и с ним трудно найти общий язык, и единственным его достоинством было лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь же все первоначальные впечатления Ли Вэя о Драйдене были опровергнуты полуночными прогулками и покупкой молока… Ему становилось всё любопытнее, как Драйден реагирует. Ему было интересно, о чём думает человек, в молодые годы обладающий большой властью, погрязший в бесконечных служебных делах, когда сталкивается с личными вопросами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или, возможно, общение с Ли Вэем, его отношения, ориентация и внезапные вопросы — это тоже часть его работы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Предвидел ли Драйден такой поворот, когда составлял психологический портрет Ли Вэя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обрадовался ли он втайне, отреагировал ли хладнокровно, или же почувствовал неловкость и даже раздражение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этих вопросов Ли Вэй не мог удержаться, чтобы не поддразнивать его. Он считал, что Драйден ему, пожалуй, нравится. Эта симпатия возникла из-за внешности и углубилась, когда он заметил контраст в характере этого человека, но в целом она не была слишком сильной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Драйден твёрдо и чётко заявил, что ему никогда не понравятся мужчины, — ну что ж, они и так знали, что Ли Вэй человек распутный и свободный, так что потом общаться было бы совсем не неловко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что же ответил Драйден?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже поздно, моя голова не совсем ясна. Мы можем обсудить этот вопрос при встрече в понедельник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не сказал ни «да», ни «нет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем Драйден спросил мнение Ли Вэя о пресс-конференции Бюро безопасности. Ли Вэй, будучи в ещё более невменяемом состоянии, прямо заявил, что полезных слов из уст Бюро безопасности меньше, чем чаинок в чашке. Потом разговор как-то перешёл на политику и партии — в основном говорил Драйден, а Ли Вэй слушал. Затем Ли Вэй сказал, что когда у него появится возможность завести собаку, он будет давать ей играть с медалями, которые ему вручило начальство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, слушая, рассмеялся вслух. Казалось, его это нисколько не смущало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О чём они говорили дальше, Ли Вэй уже не мог вспомнить. Он был в полудрёме и не был уверен, существовал ли Драйден на самом деле или это был сон. Он забыл принять снотворное, и обычно в таких случаях он страдал бессонницей или просыпался посреди ночи. Но, вероятно, из-за того, что был пьян, прошлой ночью всё было на удивление спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воскресный день выдался неспокойным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря пресс-конференции Бюро безопасности в интернете, словно извержение, хлынул поток новостей, связанных с Внутренним миром. Все говорили об одном и том же. В парке священники раздавали бесплатные крестики, у церквей выстроились длинные очереди. Даже когда Ли Вэй переезжал, грузчик, перевозивший мебель, сказал ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неизвестно, назначенные правительством уборщики Внутреннего мира — это один человек или целая группа, и у кого тогда просить помощи? А вдруг появятся мошенники, выдающие себя за них?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>