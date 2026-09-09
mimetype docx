--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -14,1907 +14,4115 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 45. Поезд парочек (2)</w:t>
-[...1855 lines deleted...]
-        <w:t>Ну вот и продолжение разговора о «ещё дальше» подъехало.</w:t>
+        <w:t>Глава 45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй знал о её семейном положении и сказал: «В прошлый раз ты говорила про вечеринку в выходные, я не успел прийти. Вот и снова субботний вечер, давай выберемся и расслабимся? Только сразу предупреждаю: я получил деньги, угощаю я. Если Матц и остальные захотят прийти — я тоже угощаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично!! Люблю тебя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Сяомэй тут же загорелись глаза, она тряхнула волосами и бойко сказала: — Я спрошу у них, есть ли время!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Радость обычных людей была так проста, их гораздо легче удовлетворить, чем богачей на круизном лайнере, которые только и думали о том, как бы сожрать людей и заработать ещё больше денег. Бурная энергия Сяомэй заразила Ли Вэя, он напевал песенку, возвращаясь в свою съёмную квартиру, с которой скоро попрощается. Закрыв дверь, он спохватился, что забыл попросить у Сяомэй ту табличку с надписью «Ли Вэй не умер».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, всё равно ей больше не представится случай появиться. В следующий раз скажу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечером, когда Ли Вэй мылся, с него сошла одна чешуйка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав стук твёрдого предмета о плитку, он подумал, что это отвалилась деталь от старой металлической трубы. Опустив взгляд и увидев бледно-голубую, размером с ракушку, рыбью чешуйку, застрявшую в сливном отверстии, он понял, что случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под действием психосоматики место, покрытое чешуёй, тут же зачесалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подавил желание сдирать остальные чешуйки, словно ковыряя заживающую ранку, вспомнил слова Маджера, нагнулся, поднял чешуйку и решил, что вымоет её и положит в карман куртки, чтобы носить с собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С другой стороны, на поверхности его кожи оставалось ещё много чешуек. Если в ближайшие дни он пойдёт куда-нибудь, а чешуйки будут со звоном сыпаться, куда он ступит, это будет довольно хлопотно и привлекательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоит ли за короткое время создать себе образ человека, помешанного на морских обитателях? Но сейчас Ли Вэй даже видеть рыбу не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будет видно по ходу дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он осторожно вытерся, вышел из ванной, проглотил несколько таблеток снотворного, лёг в кровать, немного полистал информацию о съёмном жилье от агентов и вскоре провалился в сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда наступили выходные, Ли Вэй быстро выбрал адрес нового дома и с высокой эффективностью подписал контракт. Дом находился в районе Ист-Ривер — когда Ли Вэй в прошлый раз провожал Драйдена домой, они проезжали мимо квартала апартаментов у реки, и ему показалось, что там очень хороший пейзаж и атмосфера в районе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако аренда виллы с видом на реку была для него всё же слишком дорогой, не стоила того, поэтому он пошёл на компромисс и выбрал относительно старый дом рядом со школой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его плюсы: отдельно стоящий, тихий, подходящего размера, с собственным садом, где можно посадить цветы и траву, а если когда-нибудь заведёшь собаку, она сможет носиться по двору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Минусы: старый и разваливающийся. Хозяин давно за ним не следил, часть отделки и мебели нужно было менять на новую. Агентство запросило высокую цену за то, чтобы нанять людей для уборки. Ли Вэй, осмотрев всё на месте, решил делать всё сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рано или поздно жизнь заставляла каждого одиночку становиться электриком, плотником, маляром, садовником…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уборщиком — не считалось, это по специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй потратил ещё один световой день на закупки в супермаркете и на «Амазоне». Заодно при онлайн-покупках он заказал себе несколько комплектов разноцветных костюмов и одежды с длинными рукавами и штанинами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будучи крутым парнем, способным ходить в футболке зимой при температуре около нуля, он в итоге сдался перед лицом собственной рыбьей чешуи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечером в субботу Ли Вэй оставил наполовину обустроенный новый дом, надел кожаную куртку и джинсы и вышел, чтобы встретиться с друзьями в забронированном баре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выпил — за руль не садись, сел за руль — не пей. Ли Вэй пошёл пешком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он добрался до места, остальные уже были там. О подруге Сяомэй и говорить нечего, рядом с ней сидел Матц — молодой парень, но с длинными волосами и небритый, рокер-бунтарь, характер не слишком надёжный — вокруг Ли Вэя вообще не было слишком надёжных людей, надёжные люди не докатились бы до такой жизни — однако по человеческим качествам он был ещё ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Приветствуем самого первого разбогатевшего среди нас, господина Ли Виуса!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Матц, тряся ногой под хаотичную музыку бара, громко стучал вилкой по краю бокала: — Эй, чувак, переоделся в новое? Неплохо. Слышал, сегодня ты угощаешь. Я, пока тебя не было, уже заказал два стакана, ты не против?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж заказал, спрашивает только сейчас? Ли Вэй закатил глаза и покачал головой. Матц, улыбаясь, пододвинулся, чтобы налить ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай! Выпьем! Отметим твоё новоселье!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бокалы со звоном столкнулись. Напротив Матца сидела подруга Сяомэй по имени Винни — милая девушка с круглым личиком. Ли Вэй знал её, видел несколько раз, и в этот раз он сам попросил Сяомэй пригласить её, потому что чувствовал, что у Сяомэй к ней, кажется, есть интерес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сам давно был один и привык, но Сяомэй не такой человек, как он. Она очень зависела от тёплых межличностных отношений. Ли Вэй уважал образ жизни каждого человека и, если была возможность, конечно, хотел, чтобы его друзья жили счастливо и радостно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После третьего тоста все начали болтать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Матц, макая картошку фри в кетчуп, небрежно сказал: — Вы смотрели новости? Недавно опять что-то случилось в районе порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяомэй: — Смотрела, жутко. Западный порт то открывали, то закрывали полмесяца. Это мафия разборки устроила?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорят, с мафией это мало связано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Матц сделал таинственное лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я видел в интернете страшные слухи — кто-то в море видел НЛО и инопланетян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пф-кха-кха-кха!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поперхнулся и едва не выплюнул вино изо рта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Серьёзно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Матц, думая, что он не верит, полез в телефон, чтобы показать ему обсуждения в соцсетях: — Они даже фотки сделали, жаль, официально заблокировали. Чем больше блокируют, тем больше тут что-то нечисто. Ты же двадцать с лишним лет живёшь в Федерации, разве не знаешь, какое у нас правительство…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, массируя переносицу, не хотел говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тяжело, товарищи. На этот раз ваш брат тоже стал правительственной собакой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Винни, лёжа на столе, с воодушевлением сказала: — Кто-то связал паранормальные явления, происходящие по всей стране, с недавним хаосом в Н-Сити и говорит, что федеральное правительство скрывает большую тайну. Даже лидер оппозиционной партии выступил. Я думаю, какие-то важные персоны всё-таки должны будут дать ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она работает в маленькой газете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяомэй воспользовалась моментом, чтобы шепнуть Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень преданная своему делу. Иногда так преданна, что меня пугает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, маскируясь, отпил вина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спасибо. После твоих слов мне тоже стало немного страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент диджей в баре выключил колонки, а хозяин, он же бармен на стойке, включил телевизор, висящий на потолке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Важная новость!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— громко объявил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаю, вам всем стоит посмотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующее мгновение на экране появилось слегка искажённое лицо Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ни хрена себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяомэй схватила Ли Вэя и потрясённо сказала: — Это же не тот мужик в костюме, который приходил ко мне на работу в тот день и доложил, что ты жив?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 42 Пьянство</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Винни, газетчица, была остра на ухо и, услышав это, повернулась с любопытством: — Какой мужик в костюме? О ком вы говорите?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не был официальным представителем. Такие чиновники разведки, как он, высокого ранга, но не доросшие до начальника или заместителя начальника управления, обычно редко появлялись на публике. Перед камерой стояла незнакомая Ли Вэю женщина. Драйден сидел в углу, держа планшет и печатая, не поднимая головы. На первый взгляд — более прохожий, чем прохожий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пнул Сяомэй под столом. Сяомэй прочистила горло и беззаботно сказала: — Шучу. Я обозналась. Просто мимо прошёл человек, немного похожий на коллегу Ли Вэя — уборщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Винни и Матц, потеряв интерес, отвернулись, она снова уставилась на Драйдена, и чем больше смотрела, тем больше пугалась: Похож, правда похож… Чёрт, да это же один и тот же человек!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она до сих пор помнила, как в тот день работала на кассе в супермаркете. К ней подошёл светловолосый мужчина в длинном пальто и чёрных очках, нёсший пакет молока. Он вежливо спросил: «Здравствуйте, мисс. Сколько это стоит? Я не нашёл ценник».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяомэй пробила штрих-код: «12 долларов, сэр».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы принимаете наличные? У меня есть 20 долларов, сдачи не надо». Мужчина, доставая деньги, через стёкла очков разглядывал лицо Сяомэй. Через некоторое время он спросил: «У вас есть друг по имени Ли Вэй?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяомэй удивлённо подняла голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы его знаете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я его коллега. Он показывал мне вашу фотографию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяомэй, не задумываясь, оживилась: — Да, мы очень хорошо знакомы. Рада познакомиться. Но его в последнее время нет дома, и я не знаю, куда он делся. Он исчез как-то внезапно, я уже начала волноваться, не случилось ли чего…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С ним всё в порядке. Компания отправила его в командировку, возможно, он не успел вам сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал мужчина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы не будете никому об этом рассказывать? Потому что, думаю, он пока не хочет, чтобы кто-то знал об этих рабочих перестановках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не буду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяомэй сделала жест, будто застёгивает рот на молнию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина кивнул, мягко и отстранённо сказал: «Спасибо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы живёте поблизости?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросила Сяомэй, помогая ему упаковать молоко в пакет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я работаю в этом супермаркете, но никогда вас не видела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, нет. Я живу довольно далеко от Куинс. Проходил мимо случайно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяомэй всё ещё ни о чём не подозревала: «Ну ладно. Хорошего вам дня».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина положил деньги, взял молоко и, не сказав ни слова о том, как его зовут, ответил: «И вам, мисс».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодняшняя Сяомэй, вспоминая этот разговор, в досаде била себя кулаком в грудь. Драйден по телевизору был без очков, да и чёткость изображения была невысокой, но Сяомэй от природы хорошо запоминала лица, и притвориться, что не заметила, было невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она сжала бокал и, понизив голос, спросила у друзей — в первую очередь у Ли Вэя: — Это публичное заявление какого ведомства?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Судя по буквам и эмблеме на стене, Федеральное бюро безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Винни, предчувствуя большую сенсацию, взволнованно и напряжённо сказала: — И ещё прямая трансляция! Я за всю жизнь не видела прямой трансляции от Бюро безопасности. Перемены грядут, перемены грядут!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Матц рассеянно спросил: — Неужели трисоляриане вторглись на Землю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Послушаем, что скажет представитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте. Я заместитель директора Федерального бюро безопасности Джуно Томпсон. Благодарю всех за терпение. Сегодня, в ходе этой прямой трансляции новостей, мы расскажем всем гражданам об особом событии, которое влияет на страну. Пожалуйста, сохраняйте спокойствие и внимательно выслушайте готовящееся заявление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В баре было тихо. Все, задрав головы, сосредоточенно смотрели на серьёзное лицо Джуно Томпсон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За последние несколько месяцев Федерация столкнулась с редкой угрозой. Мы называем эту угрозу «Внутренним миром», а сущности в нём — «злыми духами»…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, шум, поднятый Маджером, был слишком велик, и правительство поняло, что скрывать дальше невозможно. Поэтому заместитель директора Бюро безопасности вышел и прямо объявил о существовании Внутреннего мира, хотя и частично —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй послушал немного и почувствовал, что Джуно давала очень мало полезной информации и много пустых слов. Она намеренно ставила знак равенства между злыми духами и обычными преступниками вроде серийных убийц или мафии. Кроме того, что она сказала, что на некоторых людей будут нацеливаться злые духи, и что Бюро безопасности совместно с несколькими соответствующими ведомствами уже в срочном порядке запустило механизмы защиты, она практически не сообщила ничего полезного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, возможно, дело было в ограниченном объёме речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джуно сказала, что в ближайшее время они опубликуют на официальном сайте и в соцсетях некоторые рекомендации по безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«… Если вы заметите какие-либо аномальные явления или почувствуете необычное психологическое давление, пожалуйста, своевременно свяжитесь с властями. Бюро безопасности учредило «Оперативную группу по Внутреннему миру». Для более эффективного противодействия угрозам и защиты граждан личность руководителя и секретных членов пока не разглашается…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Звучит так, будто в стране появилась крупная террористическая организация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказала Сяомэй на полуслове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если я увижу злого духа и позвоню по номеру для жалоб, ко мне примчится отряд спецагентов с крестами и святой водой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Ли Вэй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всё ещё уборщик мест преступлений?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но зачем обычному уборщику уезжать в командировку на полмесяца? Не может же он входить в Внутренний мир вместе с отрядом, убивать злых духов на месте и тут же убирать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уборка настолько важна?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяомэй не могла понять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты вряд ли увидишь злого духа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Матц, листая обсуждения в телефоне, сказал: — Бюро безопасности говорит, что они живут во «Внутреннем мире» и просто так не выходят. Иногда похищают людей, заставляя их работать. Кто не соглашается — умирает. Это же Северная Мьянма?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Информация в сети просто взорвалась. Куча народу заказывает инструменты для изгнания духов. Кто-то ещё вспомнил романы про бесконечные потоки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Матц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В романах есть два типа людей, которым легче выжить: те, у кого голова хорошо работает, и те, кто красиво выглядит. Всё пропало, у меня нет ни того, ни другого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По крайней мере, это лучше, чем зомби из фильмов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Винни, кусая палец, озабоченно сказала: — Злые духи, наверное, не заразны после укуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И лучше, чем недавний лесной пожар в L-Сити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Матц старался сохранять оптимизм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До моего дома не дойдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И лучше, чем утечка ядовитого газа несколько лет назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— подхватила Винни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По воздуху не распространяется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лучше, чем…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Матц хотел продолжить сравнения, но Ли Вэй был вынужден вмешаться: — Стоп, стоп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если вы пытались таким образом уменьшить панику, проявите хоть немного уважения к Внутреннему миру!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяомэй знала больше, чем Матц и Винни, и сейчас в ней скопилось столько вопросов, что её чуть не разрывало. Она выбрала самый безопасный и спросила Ли Вэя: — Все ли злые духи едят людей?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>