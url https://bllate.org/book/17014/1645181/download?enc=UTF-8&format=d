--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -14,2243 +14,4755 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 44. Поезд парочек (1)</w:t>
-[...287 lines deleted...]
-        <w:t>— Когда обе стороны пришли к согласию, Хань Цзэ покинул город N. Последнее, что зафиксировали камеры наблюдения, — он вошёл на станцию метро города N.</w:t>
+        <w:t>Глава 44</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 41. Промежуточная глава (две в одной) (дополнительная глава за 30 тысяч питательной жидкости)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, если бы не физические ограничения Ли Вэя, последние несколько дней на круизном лайнере были действительно классными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в некотором смысле испытал на себе жизнь, развращённую капитализмом: когда одежду подают, а еду приносят, после пробуждения он случайным образом выбирал развлечение и даже совершил экскурсию на глубину нескольких сотен метров на микросубмарине, которую, как говорят, недавно установили. Так что, когда Драйден увидел чешую, выглядывающую из щелей в одежде Ли Вэя, и спросил, что произошло на корабле, Ли Вэй легко ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я косплеил Властелина морей, чешуя — это украшение, через несколько дней отвалится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он своими глазами увидел Ли Вэя, живого и здорового, на пирсе Западного порта, и его настроение уже наполовину полегчало, а когда заметил, что у Ли Вэя ещё есть силы шутить, нервы, которые были напряжены почти полмесяца, наконец полностью расслабились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они стояли возле шумного причала, над головой — безоблачное небо, солнце светит ярко — редкая хорошая погода с наступлением зимы. Чайки кружили и кричали, планируя раздобыть картошку фри, то и дело раздавались полицейские сирены и звуки раций, а на морской глади патрулировали прибрежные воды несколько катеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Глубокая синева» стояла на приколе в изнанке мира, и оттуда продолжали выходить люди. Каждый пассажир внезапно появлялся на пирсе, большинство были в подавленном состоянии. На вопросы полиции они либо молчали, либо взволнованно требовали адвоката, а некоторые, потеряв самообладание, садились на землю и рыдали, или в полубезумном состоянии метались туда-сюда, но их быстро брали под контроль на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая морока, — услышал Ли Вэй голос командира полицейского отряда, перекрывавшего улицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На этот раз арестовали сплошь важных персон, одна мысль об их командах адвокатов уже вызывает головную боль, боюсь, в ближайшее время дел не оберёшься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полицейские на катерах принадлежали портовому отряду и пока не думали так далеко. Они на своих лодках курсировали туда-сюда по месту, где теоретически должна была стоять «Глубокая синева», и издавали возгласы, словно видели это впервые:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Странно, она должна быть здесь, но почему мы не можем до неё дотронуться? Наложение пространств? Параллельная вселенная? Квантовая механика?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй посмотрел некоторое время, почувствовал, что это похоже на наблюдение за резвящейся на лужайке хаски, и, не в силах выносить это зрелище, отвернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден заметил, что у него неважный вид, и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты устал? Можешь вернуться и отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне не нужно участвовать в послебоевом совещании, докладывать о том, что произошло на лайнере и о понесённых потерях?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— чувствительно спросил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты имеешь в виду смерть Фудзивары Рюичи, то проблем нет, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ценность, которую он мог бы принести живым, ни в коей мере не перекрывает тех преступлений, что он совершил при жизни, и причинённого ущерба. Даже внутри Управления безопасности почти никто не выступал за то, чтобы его спасать, не говоря уже о законе и общественном мнении… Единственный возможный спорный момент — это то, что после его смерти другим будет трудно найти эффективный способ сдерживать злого духа Алехандро Махеля. Неужели единственный способ убить Махеля — это «заставить Фудзивару Рюичи искренне раскаяться»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже на то, — Ли Вэй моргнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во всяком случае, сам Але, ну, то есть Махель, так сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден взглянул на него и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На людях, кроме меня, тебе лучше держаться от него подальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, но ты мой прямой начальник, и я считаю, что скрывать от тебя мои отношения с злым духом может привести к серьёзным ошибочным решениям, — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Например, к пустой трате сил на борьбу с самим собой. Если ты из-за этого потеряешь ко мне доверие, то я считаю, что нам лучше разойтись пораньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сжал губы и, не задумываясь, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, я верю в свою способность разбираться в людях, я никогда не сомневался в твоей позиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что пока тебе просто нужно вернуться и написать письменный отчёт, если что-то случится, я с тобой свяжусь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— протянул Ли Вэй, заметив, что несколько золотистых волос на затылке Драйдена торчат в разные стороны, а воротник помят — похоже, он был так занят в последнее время, что не успевал следить за внешностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но на этот раз от моей руки погибли не только Фудзивара Рюичи, мне что, писать несколько отчётов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден чуть не решил, что ослышался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты сказал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы победить демона и спасти принцессу, я прогневал одну богиню, которая не любит жареную курицу, — сказал Ли Вэй, не удержавшись и протянув руку, чтобы поправить волосы Драйдена сзади. Драйден потрогал затылок, но не успел обратить внимание на этот несколько фамильярный или, скорее, интимный жест, вместо этого шокированно слушая, как Ли Вэй продолжает излагать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она заставила меня прикончить нескольких латиноамериканских наркобаронов, клянусь, я не специально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден в недоумении спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве ты не отправился в Атлантику?! Как это связано с Латинской Америкой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С точки зрения географии, если плыть на корабле через Мексиканский залив, можно добраться до родины Махеля, — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мы пошли не по воде, а по дороге снов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «???»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я люблю убивать во сне, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неделю назад я вместе с Махелем в его сне отправился из Антрака в «Тепето» города М, чтобы попросить помощи у Богини Смерти, находящейся в Святом месте, и заплатил ей человеческими жертвами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден уже почти перестал понимать происходящее в рассказе Ли Вэя. Он замер на две секунды, прежде чем спросить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кого ты убил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старшего сына наркобарона Ла-Уньон, его парня и всю их охрану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден выдохнул, но тут же снова напрягся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Но как ты это сделал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Богиня немного помогла, — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Её чёрная свеча… я подозреваю, что это кто-то вроде ангела смерти, очень хотела убедить меня переквалифицироваться в палача у неё на службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден рефлекторно сжал кулак в кармане:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь не согласился?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пожал плечами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, мне не интересна профессия убийцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Драйдена разжалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не заметил своего движения, нахмурился на мгновение, всё ещё полный недоумения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда взялась Богиня Смерти? Неужели мифы и легенды Земли — правда? Кроме Богини Смерти, есть ли в изнанке мира другие божества?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй тоже мучился этими вопросами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не знаю, мы можем постепенно разобраться в будущем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Действительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден немного успокоился и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она не говорила, как умрут люди в реальности? Если ты убил их в изнанке мира, они умрут внезапно в реальном мире? Кто-нибудь сможет узнать, что это ты их убил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сын наркобарона мёртв, но сам наркобарон жив, и если он выйдет на Ли Вэя и, обезумев от горя, решит отомстить через границу, то будут проблемы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Богиня ничего не сказала, мне кажется, она не очень хотела со мной общаться. Если у тебя будет время, помоги мне разузнать. Та свеча перед уходом ещё велела мне поставить в реальности статую Богини и сказала, что я могу молиться ей, если будет нужно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден был в лёгком бешенстве — время всегда можно выкроить, хоть ночей не спи, но он ненавидел эту силу: могущественную, представляющую высокую угрозу для близких и к тому же неконтролируемую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я разберусь, насчёт города М пока можешь не беспокоиться. Что касается статуи Богини, если хочешь, я найду тебе одну, но я считаю, что нам лучше не возлагать на неё надежды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был того же мнения и с готовностью согласился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я планирую только на всякий случай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден мысленно перебирал расписание, выстраивая плотный график, и через некоторое время снова посоветовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди отдыхай, не забывай проверять почту. Если в Управлении будут какие-то подвижки по делам, я пришлю кого-нибудь, чтобы тебя уведомили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кивнул, беззаботно развернулся, чтобы уйти, но едва сделал несколько шагов, как Драйден вдруг протянул руку и остановил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подожди, я только что вспомнил, ты ведь убиваешь в первый раз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй замер, обернулся и посмотрел на него. Драйден несколько мгновений пристально вглядывался в его глаза, а затем с пониманием сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты чувствуешь себя не в своей тарелке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мысленно укорил себя за то, что забыл об этом, и, подумав, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В Управлении безопасности есть специальные психологи…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, — перебил его Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не хочу к врачу, через пару дней пройдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он попытался вырвать руку, но молодой начальник Управления безопасности крепко сжал его плечо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Послушай меня, я понимаю твои чувства. Я тоже убивал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй слегка удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, ты штабной работник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У штабных тоже бывают опасные ситуации, просто не так часто, как у вас, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь не ходить к психологу, можешь рассказать мне. У меня есть докторская степень по клинической психологии и сертификация Федеральной психологической ассоциации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Ли Вэй действительно удивился. Похоже, лишь немногие работают по специальности после выпуска:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впечатляет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это написано в моём личном деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уровень секретности личности Драйдена был довольно высок, но он тогда, чтобы снизить настороженность Ли Вэя, специально дал ему доступ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь попробовать довериться мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Я постараюсь, — Ли Вэй высвободил свою руку (Драйден сказал «прости», но, похоже, не особенно сожалел о своей бестактности), немного поколебался, соблазнённый красотой, и ответил наполовину соглашаясь, наполовину отказываясь: — Поговорим, когда у тебя будет время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня есть время в любое время, — ответил человек, чей график был расписан на два месяца вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, увидимся в понедельник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй прикинул время:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М… без проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я позвоню тебе или заеду за тобой на машине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, не теряя времени, при нём же достал блокнот и сделал пометку, так что вопрос был решён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ещё, трофеи с этой операции — твои, обычная зарплата поступит на следующей неделе. Начальство, кажется, собирается отметить тебя за заслуги, но пока неясно, какую именно медаль удастся получить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Медаль? Какую медаль?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй чуть не подумал, что Драйден собирается приколоть ему красный цветочек — когда он учился в средней школе в деревне, учителя награждали красными цветочками хороших учеников, но тогда Ли Вэй ни разу не получил ни одного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это боевые награды за доблесть или выдающиеся заслуги перед армией, — напомнил ему Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас о существовании изнанки мира узнаёт всё больше людей, твой статус и важность тоже будут расти, и, возможно, когда-нибудь ты сможешь выйти на свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал, что он ведь не может представлять Управление безопасности на пресс-конференциях, связанных с изнанкой мира, иначе злые духи смогут узнать его через людей, входящих в изнанку мира?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве не рано об этом говорить сейчас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не стал высказывать определённого мнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто будь морально готов, остальное — моя работа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Преимущество наличия надёжного начальника в том, что когда приходит работа, он действительно подставляет плечо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующие несколько дней Ли Вэя совершенно не беспокоили из Управления безопасности, он отдыхал по полной. Вернувшись домой, он проспал сутки, а когда исчезло ощущение, что всё плывёт перед глазами от морской болезни, он начал отвечать в соцсетях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы он не вышел на связь, некоторые его приятели уже решили бы, что он отправился к Богу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, жизнь обычного человека в Федерации настолько насыщена, что один магистрант из престижного вуза грабит банк ради спасения брата, другой — учитель химии из старшей школы рискует всем, торгуя наркотиками… простите, это я перепутал. Короче говоря, жизнь маленьких людей из-за отсутствия способности нести риски всегда полна неожиданностей, и не ровен час — они станут очередной заметкой в сводках о жизни народа и общественной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Более того, в том многоквартирном доме, где сейчас жил Ли Вэй, половина жильцов когда-либо попадала в полицию по разным причинам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все уже привыкли к преступлениям, разлукам и смертям. Один весьма абстрактный, стихийно созданный жильцами домком даже организовал поминки по исчезнувшему Мицуи — совершенно не заботясь о том, умер он на самом деле или нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они собрались провести такие же поминки по пропавшему на полмесяца Ли Вэю, соседка Сяомэй встала в холле первого этажа, держа табличку с надписью «Ли Вэй не умер», и закричала в мегафон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто посмеет прийти на поминки по живому человеку ради халявных сувениров, я буду лить красную краску на вашу дверь целый месяц! Я сказала — значит, сделаю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сдаюсь, сдаюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Домком, планировавший заодно прорекламировать церковь, притих, и жильцы тоже отказались от мысли хапнуть халявы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако многие в доме действительно считали, что Ли Вэй умер, и тайком вытирали слёзы, сокрушаясь, что в мире стало меньше одного красавчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В день, когда Ли Вэй вернулся домой, он случайно встретил на лестничной клетке соседа по этажу, с которым никогда не разговаривал. Тот, увидев его, чуть не умер от страха, тыча пальцем в Ли Вэя и хрипя, наконец выдавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мертвец воскрес!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…Слушайте, ну пропал человек на полмесяца, разве не может быть, что он просто не умер??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что с вами такое?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по степени абстракции жильцов этого дома, рано или поздно это место эволюционирует в изнанку мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Переезд, надо переезжать в течение трёх дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отдохнув, Ли Вэй начал собирать вещи. В процессе он услышал о тех поминках, которые не удалось провести, зашёл к соседке Сяомэй, которая, хоть и страдала социофобией, была хорошей подругой, поблагодарить её и заодно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все говорили, что я умер, почему ты так твёрдо верила, что со мной всё в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяомэй, вытирая слёзы, сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что я думала, что похитители, глядя на твою красоту, оставят тебе ещё пару деньков…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Вэй: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После всепроникающих уборщиков на сцену вышел ещё и легендарный курьер!</w:t>
-[...1871 lines deleted...]
-        <w:t>— Поеду я.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но потом я перестала так думать, — сказала Сяомэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Один мужчина в костюме пришёл ко мне на работу и сказал, что с тобой всё в порядке, просто тебя временно отправили в командировку, и попросил сохранить это в секрете. Кстати, на какую работу ты перешёл? Там не опасно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден отправил кого-то предупредить Сяомэй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели занятый до чёртиков сотрудник Управления безопасности может быть настолько внимательным?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было бы ещё лучше, если бы вы пришли пораньше и успели остановить Сяомэй, когда она подняла табличку с надписью «Ли Вэй не умер»…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мысленно вздохнул на секунду и ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё ещё уборщик, только наняла меня компания, входящая, ну, скажем так, в список пятисот крупнейших в мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И притом государственная (?) компания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяомэй одновременно завидовала и радовалась за него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь ты сможешь заработать денег и съехать из этого проклятого места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я уже собираю вещи, — честно сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как у тебя с работой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё по-старому, ни хорошо, ни плохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяомэй была довольно старательной работницей, но ей приходилось выплачивать долги безответственного поколения, и с окончания старшей школы она не скопила ни копейки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>