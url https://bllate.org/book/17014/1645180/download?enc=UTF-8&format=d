--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2675 +14,4819 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 43. Ужин при свечах</w:t>
-[...31 lines deleted...]
-        <w:t>Проснувшись, он по привычке потянулся за телефоном и обнаружил на экране запись о звонке длиной в сорок минут. Завершился он около полуночи, причём трубку положила другая сторона.</w:t>
+        <w:t>Глава 43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи и сам не отличался боевой мощью, поэтому, когда Ли Вэй подбил пассажиров на внутренний бунт, у него в руках не осталось ни одной карты, которую можно было бы разыграть. Империя роскоши, которую он строил годами, рухнула в одночасье. Когда один из официантов выстрелил в Ли Вэя из укрытия, но пуля не причинила тому никакого вреда, а сам Ли Вэй, развернувшись, поймал стрелка и раздробил ему коленную чашечку, Фудзивара Рюичи наконец не выдержал и закричал пассажирам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы что, не видите вертолёты, которые прислали военные?! Думаете, если я умру, то вы, пассажиры этого корабля, сможете остаться в стороне и уйти целыми и невредимыми?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то из угла сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня наверху есть связи, и до посадки на корабль я думал, что это просто обычный круиз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чушь!! Разве люди, которые ничего не знают, стали бы платить бешеные деньги за билеты? Вы что, трусы, которые потратили десять тысяч юаней на баню, но боятся признаться жене, что у них есть любовница?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Фудзивары Рюичи налились кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я чувствую ваш запах — запах жадности и страха. Я прекрасно вижу, кто вы такие на самом деле!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему не стоило этого говорить. Пассажиры мгновенно вспомнили о сверхспособностях Фудзивары Рюичи. Раньше они были «собратьями по цеху», и то, что он знал их маленькие тайны, было не страшно. Но сейчас Фудзивара Рюичи был при смерти, и если бы он решил пойти ва-банк и разболтать их секреты, что тогда делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли кто-то в темноте молча сжал нож и вилку, украденные из ресторана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Ли Вэй не ожидал, что он не единственный, кто хочет, чтобы Фудзивара Рюичи сдох на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапное нападение лишило Фудзивару Рюичи одного глаза. Когда Ли Вэй снова взял ситуацию под контроль, тот, зажимая лицо руками, ползал по палубе и вопил, то проклиная нападавшего, то умоляя Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я вижу, ты хороший человек. Ты не хочешь убивать. Ты даже к тем, кто превратился в демонов, относишься хорошо. Помоги мне, помоги мне…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Добрый» Ли Вэй заметил нефритовую подвеску, свисавшую с его шеи, которая обнажилась во время этой суматохи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Само плывёт в руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он протянул руку, сорвал подвеску и с любопытством оглядел её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где ты раздобыл эту штуку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Фудзивары Рюичи была полная безнадёжность, он отказывался отвечать — главным образом потому, что знал не больше Ли Вэя, всё было просто совпадением. Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь говорить — не надо. Всё равно Управление безопасности лучше всех умеет разбираться в подобном барахле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он встал, подавляя тошноту, и выстрелил в Фудзивару Рюичи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи рухнул на палубу и задёргался, словно кусок грязи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, что ты не умрёшь. Этот выстрел — просто чтобы выпустить пар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подумал и снова нажал на спусковой крючок, спросив:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь говорил мне, что если я не выдержу, то должен подняться на верхнюю палубу и просить помощи? Я забыл, как именно ты это сказал. Может, повторишь ещё раз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обе ноги Фудзивары Рюичи были прострелены. Он попытался подползти на руках, чтобы укусить Ли Вэя, но Ли Вэй, уклоняясь в сторону, услышал знакомый голос неподалёку — его «маленькая собачка», злой дух Эрик, одетый во фрак и жилет, с выражением крайнего отвращения на лице подошёл и пожаловался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот тип — лорд злых духов? Он выглядит не умнее моей сестры Джули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ты ещё смеешь его презирать? Когда Фудзивара Рюичи выжимал из команды все соки, открывая казино и зарабатывая большие деньги, ты только и мог, что царапать дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй указал на Мацзеэра, который в море, словно в котле, варил креветочные шарики и щупальца кальмара:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это подставной лорд, который лезет не в своё дело. Вон тот — настоящий лорд. Я ещё не получил справочник сотрудников, как ты вошёл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я почувствовал, что здешние владения не так сильно отвергают меня, и подумал, не очнулся ли лорд. Я как следует постучал в дверь и не ожидал, что просто свалюсь на корабль…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, Эрик обернулся в направлении, куда указывал Ли Вэй, увидел Мацзеэра и судорожно вдохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мамочка моя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будучи злым духом, он с одного взгляда понял суть битвы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они грызутся между собой? Неудивительно, что контроль лорда то сильный, то слабый. Этот тип по имени Фудзивара ещё и умудряется манипулировать справочником сотрудников, который по праву принадлежит лорду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А почему вы с Джули и остальными никогда не дерётесь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели потому, что владения слишком бедны и делить нечего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы — другое дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эрик покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я, Джули и сэр Чарльз — все мы были созданы экономкой Ивлин как её воплощения. Мы никогда не сможем заменить её в качестве лорда. А вот «Глубокая синева»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— этот корабль явно принадлежит всей команде, и лорд — всего лишь выбранный ими капитан и предводитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой вариант лучше для злых духов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, «Глубокая синева»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ответил Эрик не задумываясь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем больше злых духов, тем больше сила. Кто захочет быть командиром без войска?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задумчиво спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То есть, вместо того чтобы сожрать Фудзивару Рюичи, ты бы предпочёл завербовать его в подручные?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик уловил в его вопросе нотку опасности. Он покосился на пистолет в руке Ли Вэя и на распростёртого на палубе Фудзивару Рюичи, и его прежде возбуждённый взгляд вдруг стал ясным. Он замялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Невозможно. Абсолютно невозможно. Я не могу его завербовать, братан. Вон тот лорд с самого рождения имел столько подручных, понимаешь? Другими словами, они — единое целое. Сколько ни жри, всё те же люди. Я с этим типом, что перед тобой, даже парой слов не перемолвился. В лучшем случае он мог бы прийти ко мне во владения в гости, но я его точно не приму и уж тем более не стану с ним объединяться для тёмных делишек…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Погодите.</w:t>
-[...447 lines deleted...]
-        <w:t>Что было дальше, Ли Вэй уже почти не помнил. Тогда он находился между сном и явью и даже не был до конца уверен, что Дрейтон настоящий, а не плод его сна. Таблетки снотворного он забыл принять, и обычно в такие ночи его либо мучила бессонница, либо он просыпался среди сна. Но, наверное, из-за алкоголя прошлой ночью всё было удивительно спокойно.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сохранял бесстрастное выражение лица, но на самом деле голова шла кругом, и он с трудом подавлял рвотные позывы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик, следя за выражением его лица, осторожно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты правда хочешь, чтобы я его съел? А если я стану сильнее, это не страшно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, массируя виски, с явным нетерпением сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только не ешь при мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик тут же отдал Ли Вэю воинское приветствие, его хвост бешено замотался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Задание будет выполнено!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он тихо добавил в своё оправдание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вообще-то, мы можем поглощать энергию сородичей вполне цивилизованным способом…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это же всё равно Ганнибал?! Просто для изысканных ингредиентов иногда можно применять сложные кулинарные методы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй махнул рукой, веля ему быстро убираться, и Эрик потащил отчаянно сопротивляющегося Фудзивару Рюичи в угол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Мацзеэр, варивший свой «хот-пот», столкнулся с неожиданностью. Он отвлёкся на борьбу с Фудзиварой Рюичи за контроль над справочником сотрудников, впустил соседа Эрика, и этим воспользовались «ингредиенты»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— мясные шарики в море совершили мощный кувырок, едва не перевернув «Глубокую синеву»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда волна поднялась до максимума, угол между лайнером и поверхностью воды достиг почти сорока градусов. Пассажиры на корабле посыпались в одну сторону, как пельмени в кипяток. Ли Вэю повезло — он застрял в одном из неподвижных ограждений. Эрику же не повезло больше: он, перекусывая на полпути, словно бильярдный шар, простучал по всей палубе, проваливаясь из одной дыры в другую, и заорал в ярости:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы же одна семья! Неужели нельзя перестать драться?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не обратил на него внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Море превратилось в кровавое месиво, красное и белое разбрызгало повсюду. Ли Вэй крепко зажмурился, не желая смотреть на эту жестокую реальность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого испытания он, чего доброго, сможет пройти тест на центрифуге в космическом агентстве, но, возможно, отныне при одном взгляде на ласковые волны у моря его будет тошнить…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент бомбардировщик в нескольких километрах от них сбросил бомбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр взглянул на небо и, кажется, понял их намерение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пусть лайнер отойдёт подальше, теперь наша очередь попробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В принципе, почему бы и нет… Всё равно огнестрельное оружие не может убить злого духа, ослабление — лишь временное. Команда корабля слишком долго находилась под контролем Фудзивары Рюичи и немного подзабыла, кто здесь главный. Мацзеэр постепенно терял терпение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он развернулся, взмахнул рукой, и морская вода оттолкнула «Глубокую синеву» подальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько противокорабельных ракет AGM-84 «Гарпун» в мгновение ока обрушились, словно небесный огонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бум! Бум! Бум!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ракеты ударились о призрачный барьер — мембрану между внутренним миром и реальностью. Но даже ослабленная при прохождении через мембрану огневая мощь заставляла волны содрогаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мясной ком из команды уменьшился в размерах, сотни и тысячи тел одновременно завыли. Бомбардировщик в небе, видя, что атака эффективна, без колебаний сбросил ещё несколько ракет, словно намереваясь сровнять внутренний мир с землёй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бум!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сильный взрыв заставил даже людей на лайнере, находившемся в нескольких километрах, невольно вскрикнуть. Мацзеэр же холодно наблюдал за этой сценой. Когда он решил, что команда получила достаточный урок, он разжал пальцы и призвал справочник сотрудников —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этого момента контроль над владениями во внутреннем мире наконец снова полностью вернулся к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И как только Мацзеэр, будучи лордом, вернулся в ясное сознание, внутренний мир и реальность окончательно разделились. Оружие реального мира больше не могло коснуться внутреннего мира ни на йоту. Люди на бомбардировщике могли только наблюдать, как лайнер на морской глади исчезает бесследно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какой-то офицер, впервые видевший такое, ошеломлённо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это всё? Мы победили или нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По крайней мере для Ли Вэя — он победил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лайнер снова стал устойчивым. Морской демон Мацзеэр пообещал доставить его до причала в Западном портовом районе и отпустить. Команда корабля теперь была смирной, как перепёлки, и невероятно угодливой: то чай подадут, то воды, и в итоге Ли Вэя, бывшего уборщика, вознесли до статуса VIP-клиента лайнера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Ли Вэй всё равно хотел сойти на берег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти дни, когда каждые пять минут приходилось опорожнять желудок, были просто невыносимы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик, лёжа на шезлонге на залитой солнцем смотровой площадке и переваривая еду, заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мог бы пойти со мной в мои владения, оттуда ближе. Зачем обязательно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как Мацзеэр властно втиснулся между ними, прервав Эрика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если захочешь выйти в море в будущем, можешь связаться со мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мои владения простираются от причала Западного портового района до глубин Атлантики. В следующий раз этот корабль точно не будет качать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, лёжа на шезлонге с закрытыми глазами, сдался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Умоляю, пощади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с сожалением сказал Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поговорим, когда у тебя пройдёт психологическая травма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не боишься, что я вернусь и расскажу Управлению безопасности о твоих слабостях, чтобы они нашли способ тебя прикончить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты помог мне. Если ты действительно меня убьёшь, я приму это — ты заплатил за меня жертву, чтобы пробудить богиню. Моя смерть будет считаться жертвой, принесённой тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Морской демон пожал плечами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ты так поступишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Трудно сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Демон Эрик перевернулся на другой бок, его хвост указывал в воздухе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лицо человека не узнать, а сердце — тем более. Даже если ты не умрёшь сегодня, в будущем тебе придётся работать на него всю жизнь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр потрогал чешую на лице:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Работа для меня не проблема. Просто в ближайшее время ты меня, возможно, не найдёшь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Ли Вэй приоткрыл один глаз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты собираешься что-то сделать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу немного прогуляться вглубь внутреннего мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ответил Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне очень интересно происхождение той нефритовой подвески, а также связь между богиней смерти и внутренним миром. Но такие вещи можно исследовать только самому, никто тебе не объяснит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Та нефритовая подвеска…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй хотел сказать, что не может оставить её ему, но морской демон перебил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оставь себе. Она довольно полезна для самозащиты и против некоторых не слишком сильных злых духов, но, кажется, её нужно подзаряжать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я потом изучу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кроме того, я слышал, что в этом или следующем году во внутреннем мире состоится грандиозное собрание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже знаю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эрик, словно карп, резко сел и сказал Ли Вэю: — Помнишь, сэр Чарльз написал письмо? Он как раз собирался разузнать для лорда Ивлин о собрании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что он разузнал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Письмо не успели отправить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эрик развёл руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты его перехватил, забыл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня будет возможность расспросить людей. Когда узнаю подробности, вернусь и расскажу тебе или отправлю Эрику письмо по электронной почте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сеть на корабле после разделения миров уже не работала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надёжный парень. Ли Вэй поблагодарил Мацзеэра, но тот отказался принимать его благодарность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Морской демон посмотрел на рыбью чешую, видневшуюся на запястье Ли Вэя, и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не такой, как мы. Хороший человек не превратится в злого духа. Когда вернёшься в реальность, эта чешуя постепенно отпадёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но если ты не против, можешь попробовать оставить одну-две чешуйки. На них осталась моя сила. В экстренной ситуации просто разломи её, и я почувствую. Если буду поблизости, я приду к тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти слова Ли Вэй произнёс искренне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр покачал головой, встал и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отдыхайте пока на корабле. Можете ходить куда угодно. Еды, напитков, алкоголя, развлечений осталось много, пользуйтесь всем. Фудзивара Рюичи, чтобы угодить богачам, закупил всё высшего сорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хе-хе. Эрик осклабился и сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу выпить красного вина, хочу съесть мясное ассорти на гриле, хочу сделать массаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он прекрасно понимал, что наслаждается всем этим только благодаря Ли Вэю, поэтому таскал его за собой повсюду. Вот только Ли Вэя укачивало, и после таблеток от укачивания его ещё и клонило в сон. В середине сеанса он чуть не задремал на массажном столе, оставив группу массажистов-злых духов в полной растерянности перед его спиной, покрытой чешуёй —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто научит их, что с этим делать? Можно ли отполировать наждачной бумагой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Зато воскресный день спокойным не был.</w:t>
-[...2079 lines deleted...]
-        <w:t>— Нам нужно выдвигаться. Его надо задержать.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Медленно проплыв три дня, «Глубокая синева» наконец добралась до порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик, поглотив силу Фудзивары Рюичи и объевшись за полнедели, был на грани эволюции. Не дожидаясь швартовки, он сбежал в свои владения спать, оставив Ли Вэя одного — с сотней измученных пассажиров круизного лайнера, которые к тому же нарушили федеральные законы, — встречать прибывший отряд Управления безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>