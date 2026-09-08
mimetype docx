--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,2707 +14,3923 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 42. Опьянение</w:t>
-[...527 lines deleted...]
-        <w:t>— И вам, мисс.</w:t>
+        <w:t>Глава 42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Печальная весть: он вот-вот перестанет быть человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но отдали должное легендарному королю выносливости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мацзеэр! Але!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— развернувшись против шквального ветра, он изо всех сил ухватился за скользкую руку Мацзеэра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Куда ты меня тащишь? А чешуя на моём теле… почему я стал таким?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, морской демон остановился и обернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мой друг».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти слова он произнёс на испанском, отчего они звучали с какой-то особой искренностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ты — самая прекрасная случайность в моей жизни. Ты — самый важный человек в моей судьбе после моих родителей, братьев и сестёр».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не понимал, что говорит Мацзеэр, но понял, что тот говорит что-то хорошее: «Спасибо?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я серьёзно». Демон снова заговорил на федеральном языке. Его глаза сильно отличались от человеческих, но сейчас в них мерцали человеческие эмоции, отчего они казались Ли Вэю даже более прекрасными — какой-то жутковатой красотой. «Ты мне очень помог. Я пришёл из родных краёв в Федерацию и до самой смерти был один. Смерть казалась мне избавлением, если бы потом не случилось столько всего…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он помолчал и снова зашагал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал: «Дружище, может, сменим позу?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как ты стал владыкой?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он, лёжа на палубе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Морской демон тащил его и отвечал на ходу: «Пожирая себе подобных. Мир злых духов не так гармоничен, по крайней мере, мы не верим в единство и сотрудничество. Самая большая рыба непременно вырастает, поедая мелких рыбок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэя передёрнуло от этих слов: «В смысле — буквально есть?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Морской демон опустил голову и слегка улыбнулся, обнажив острые клыки с едва заметными прожилками крови: «Да».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ш-ш-ш. Ли Вэй отвёл взгляд: «…А что насчёт Фудзивары Рюичи?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ему повезло выжить, и у него были деньги».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Когда мы тогда закончили резню в море, мы решили вместе пойти и отомстить ему. Но при нём оказался нефритовый подвесок, купленный, по его словам, на чёрном аукционе Федерации. Когда он покупал, он и сам не знал, что на этом нефрите таилась таинственная сила из Изнанки, ему просто понравился узор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С этим нефритом мы не могли до него добраться. Кроме того, у Фудзивары Рюичи были наши контракты, подписанные перед выходом в море. Эти никчёмные бумажки были наваждением злых духов. Не знаю, сможешь ли ты понять».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Смогу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— немедленно ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Уничтожить контракты — и вы умрёте… исчезнете?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так же, как после убийства Джули в реальности, злой дух Эвелин исчез вместе с Изнанкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И злым духам, и людям нужна привязка к реальному миру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты явно не впервые сталкиваешься с Изнанкой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мацзеэр с любопытством, но без особого удивления посмотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ты из Федерации? Они специально подослали тебя на корабль, чтобы убить меня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, не говори мне об этом. Мне всё равно. Но ты кое в чём ошибся. Не уничтожение контрактов убьёт нас, а то, что Фудзивара Рюичи, следуя условиям контракта, выплатит зарплату нашим семьям и друзьям — вот тогда мы умрём».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот оно что! Оказывается, в Изнанке бывают и такие ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причина, по которой злые духи на «Глубокой синеве» не могли избавиться от своей обиды, заключалась в бездонном обмане и эксплуатации со стороны Фудзивары Рюичи. Избавиться от них было просто: нужно было лишь, чтобы Фудзивара Рюичи искренне раскаялся и загладил свою вину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но разве человек так легко откажется от полученной выгоды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обнаружив, что злые духи не могут ему навредить, Фудзивара Рюичи не только не собирался платить, но и решил заставить мёртвых работать на себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подделал несколько личных счетов. В конце каждого цикла он делал вид, что кается, и переводил деньги на эти виртуальные счета. Когда злые духи, и без того не в себе, «с облегчением уходили», поверив в это, он возвращал все деньги себе, сжигал старые контракты и составлял новые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он мог призвать несколько десятков «новых членов экипажа», которые ничего не помнили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй мог только мысленно ставить вопросительные знаки и многоточия: «Это человек способен на такое? А злые духи способны поверить в такую схему?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С его нефритом что-то не так».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— мрачно сказал Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Если бы богиня смерти не помогла мне вернуть ясность рассудка, я бы верил всему, что он говорил, и меня бы продали, а я бы ещё и деньги за это считал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну да, эта поговорка никогда не была более уместной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил: «А как ты додумался попросить помощи у богини смерти?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я когда-то верил в неё. У меня на родине многие, как и я, верят в неё». Мацзеэр коротко ответил. «В реальности, по пути в Федерацию, я несколько дней болтал с водителем. Он был неплохим человеком, по крайней мере, намного лучше той скотины Жиртреста… Одна фраза, которую он мне сказал, постоянно звучала в моей голове. Он сказал: „Богиня смерти наблюдает за всем — ты можешь чувствовать, как она течёт в твоём теле, словно эхо тысяч шагов, проходящих по городским тротуарам“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Когда я забывал, что я злой дух, я постоянно вспоминал эти слова. Я думал, она услышит. И она действительно услышала».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Она действительно услышала».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Она даже дала мне свечу и велела, чтобы я при случае убивал для неё людей».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты согласился?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, я не убиваю людей. Ради тебя я нарушил этот запрет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй помолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Лучше смени тему. Меня тошнит, как только вспоминаю об этом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр сказал: «Я знаю, поэтому и заставил тебя лежать. Те, кого укачало, могут только лежать, если встанут, станет только хуже».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так вот почему он тащил его?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С видом обречённого он сказал: «Спасибо, ты очень заботливый. А с чешуёй на моём теле ты не мог бы заодно помочь избавиться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр моргнул: «А если я скажу „нет“?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Ли Вэя потемнел. Мацзеэр, словно ничего не заметив, продолжал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это следы, которые оставила на твоём теле моя сила, когда защищала тебя. У человека есть два способа превратиться в злого духа, оставаясь живым: первый — творить зло в Изнанке, второй — владыка Изнанки не желает его отпускать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй протянул руку к поясу и медленно произнёс: «Мне очень нравится быть человеком, и я дорожу нашей дружбой, поэтому советую тебе ещё раз подумать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я подумаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Морской демон, казалось, хотел рассмеяться, но изо всех сил сдерживался, отчего его глаза сощурились, а уголки губ опустились, и выражение лица застыло где-то между радостью и печалью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Шучу. Не доставай пистолет, ты меня немного пугаешь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты съел столько себе подобных и всё ещё боишься дула пистолета?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я…» Мацзеэр не успел договорить, как сверху по диагонали раздался голос Фудзивары Рюичи: «Здравствуйте, Лак Ли Вэй и Алехандро Мацзеэр. Честно говоря, я не думал, что дело дойдёт до такого».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Мацзеэра мгновенно застыло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи стоял перед каютой, его тон оставался всё таким же ровным: «Господин Мацзеэр, вы пришли мстить мне, я понимаю. А вы, господин Ли? Я считаю, что не обижал вас. Зачем же вам понадобилось объединяться с чудовищем и самому превращаться в чудовище?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не ответил, но Мацзеэр, словно задетый за живое леопард, оскалил острые зубы. Его рёв поднял сильнейшее цунами, и Фудзиваре Рюичи пришлось крепко вцепиться в поручни, чтобы не упасть, и он, слегка растерянно, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы думаете, у меня только один способ защитить себя? Слишком наивно!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только эти слова прозвучали, морская гладь забурлила ещё сильнее. Теперь это было не просто «перемешивание на сковороде», а «подбрасывание на лопаточке». Ли Вэй лежал на ступеньках, глядя на небо, наклонённое под углом 45 градусов, и бормотал: «Твою мать, Фудзивара Рюичи, меня тошнит».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему показалось, или он действительно видел, как несколько бомбардировщиков, словно ангелы физического вознесения, кружили в тучах?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помедлив мгновение, Ли Вэй протянул руку и показал одному из самолётов большой палец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он показал большой палец!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— взволнованно закричал наблюдатель в реальном мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он жив!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ясное дело, заткнись».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— устало сказал Драйден, который вместе с отрядом дежурил уже больше десяти часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Это может заметить любой, у кого есть глаза».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Знаете, в чём ваша, бедняков, проблема?» Фудзивара Рюичи, держась за поручни, сказал: «Богатые всегда едины, а вы вечно грызётесь между собой. Кто первым убил членов экипажа на корабле? Кто убил твоего соседа по каюте, того уборщика, что весь оброс водорослями? Я? Нет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я никому из вас не причинил вреда. Это вы сами, увидев хоть малейшую выгоду, спешите наступить на других, чтобы подняться, словно собаки, которые, завидев кость, бросаются грызть своих же собратьев».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С его словами в океане начали собираться бесчисленные трупы. Они бешено пожирали каждый кусочек плоти, что оказывался рядом, постепенно становясь всё больше и уродливее. Наконец, из сшитых вместе кусков плоти выросли уродливые конечности и бесчисленные глаза. Уставившись на Мацзеэра, стоящего на шестой палубе, эта тварь оскалилась в злобной улыбке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я всего лишь сказал им, что тот, кто убьёт тебя, станет владыкой этой территории».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Фудзивара Рюичи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Твои товарищи, члены экипажа на нижней палубе, которые сейчас грызутся между собой, Чжан Ю, Эй Джей, и всякие банды, чьих имён я не запомнил… они всегда такие „послушные“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зубы Мацзеэра заскрежетали — наполовину от слов Фудзивары Рюичи, наполовину от того, что он изо всех сил пытался контролировать морскую воду, подавляя чудовище в ней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, зажимая рот рукой, поднялся со ступенек и толкнул его: «Иди и будь своим владыкой, а я займусь Фудзиварой Рюичи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты не сможешь его убить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— машинально сказал Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он уже почти полностью превратился в злого духа. Если ты поглотишь его методами злых духов, ты…» Ты тоже не сможешь вернуться к человеческому облику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я знаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с каменным лицом сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Я так и думал, когда на моём теле начали появляться рыбьи чешуйки».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С каждой новой чешуйкой он думал: «А что, если я действительно превращусь в безнадёжно солёную рыбу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда чёрная свеча спросила его, не хочет ли он принести в жертву обычных людей, чтобы уменьшить цену, он всё равно выбрал отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И теперь, когда Сяо Мэй снова прокрутила в голове этот разговор, ей осталось только сокрушённо хвататься за голову. На экране Дрейтон был без очков, да и качество изображения оставляло желать лучшего, но Сяо Мэй с рождения прекрасно запоминала лица, и притвориться, будто она ничего не заметила, было уже невозможно.</w:t>
-[...2095 lines deleted...]
-        <w:t>Дрейтон будто шагнул в пустоту и в тот же миг напрочь лишился дара речи.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почувствовав мысли Ли Вэя, морской демон тихо сказал: «Тебе не место в Изнанке».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покосился на него и, с холодным видом сжимая пистолет, направился к Фудзиваре Рюичи. Мацзеэр догадался, почему тот молчит, и, усмехнувшись, сказал: «Особенно не место в моих владениях — ведь тебя ещё и укачивает».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чудовище в море нетерпеливо толкнуло борт корабля. Мацзеэр обернулся, и улыбка на его лице быстро остыла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запах крови и моря одновременно разлились в воздухе. Он открыл рот, угол между челюстями медленно увеличивался, два ряда зубов торчали, как стальные иглы: «Мой ужин тоже прибыл… Сначала поем, а потом отправлю тебя наружу. Будем краткими».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самое худшее, к чему был готов Ли Вэй, — это превратиться в солёную рыбу. Но перед тем как действовать, он решил, стряхнув с себя соль, предпринять ещё одну попытку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он взял в заложники одного из туристов, подтащил его к Фудзиваре Рюичи и сказал: «Справочник сотрудников Изнанки у тебя, верно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше Фудзивара Рюичи с помощью этого справочника проверил личность Ли Вэя, заставив того ошибочно поверить, что он и есть хозяин территории. Мацзеэр как владыка был просто никудышным — настоящий командир без войска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи усмехнулся: «Что ты собираешься делать? Ты же не думаешь, что сможешь угрожать мне пассажирами?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неожиданно Ли Вэй что-то прошептал пассажиру на ухо. Тот сначала выглядел нерешительным, но затем, подгоняемый Ли Вэем, подошёл к Фудзиваре Рюичи и пнул его ногой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пнув, он поднял руки вверх и сказал: «Я сделал, как ты сказал! Не стреляй!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи, не ожидавший этого, упал на пол и, вытаращив глаза, уставился на Ли Вэя: «Ты…!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставшиеся сотни пассажиров, сжавшись на смотровой площадке, неподвижно наблюдали за этой сценой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Похоже, богатые не такие уж и единые, как ты говорил». Ли Вэй присел на корточки и сказал Фудзиваре Рюичи: «Я хочу, чтобы ты с помощью справочника сотрудников открыл дверь и впустил одну маленькую собачку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленькая собачка Эрик: ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здесь «маленькая собачка»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это щенок, ласковое обращение… не ругательство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 40. Конец подземелья</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи догадался, что «маленькая собачка», о которой говорит Ли Вэй, пришла убить его, и поэтому не осмелился согласиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле у него на корабле было ещё несколько человек из числа подчинённых, но большинство обычных наёмных работников, увидев беснующихся снаружи чудовищ, больше не решались подходить. Он также переманил на свою сторону несколько злых духов, которые постоянно меняли позицию, но сейчас эти злые духи бросились в море, занятые игрой в «большая рыба ест маленькую» с Мацзеэром.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>