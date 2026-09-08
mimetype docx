--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,3171 +14,3363 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 41. Интерлюдия</w:t>
-[...3119 lines deleted...]
-        <w:t>Ли Вэй: ???</w:t>
+        <w:t>Глава 41</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр ответил очень спокойно, словно уже смирился с таким исходом: «Нет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На улицах «Тепето» после закрытия рынка царила незабываемая красота, особенно в этот вечер, за несколько часов до рассвета. Огромная полная луна висела в чистом тёмно-синем небе, её белоснежный свет озарял узкие улочки и шатающиеся бетонные строения по обеим сторонам. За стальными жалюзи этих зданий всё ещё стояло множество людей, работающих в ночную смену. Неподалёку позади Ли Вэя на стене висел транспарант с надписью:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В память о женщинах, воинах и рабочих Тепето».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В нескольких кварталах отсюда, в роскошном особняке, покоилась семья старшего сына главаря преступной группировки, пустившей корни в кровеносных сосудах этого города.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с мрачным видом присел за ветхим глинобитным строением. Чёрная свеча в его поле зрения непрерывно мерцала, словно говоря: «Шевелись быстрее, твоя скорость сбора жертв намного отстаёт от того, как быстро богиня раздаёт внешние усиления».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне кажется, это задание слишком сложное, — тихо возразил ей Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Охраны у них хватит на две футбольные команды, весь двор утыкан камерами и инфракрасными датчиками, а у меня только пистолет с глушителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве это не идеально?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— чёрная свеча очень человечно усмехнулась низким смехом, издавая звуки, недоступные человеческому голосу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прикончи их всех — и выполнишь требование богини.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проблема в том, что, по-моему, они прикончат меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сосредоточился, глубоко вздохнул и, стараясь ступать как можно легче, приблизился к самому роскошному зданию во всём районе. Ему нужно было сначала отключить рубильник, хотя это означало, что враги заметят приближение и охрана во дворе насторожится. Однако вокруг особняка была высокая стена, а сверху — колючая проволока под напряжением. Если не вырубить электричество, он даже в ворота не войдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В онлайн-курсах Управления безопасности говорилось, что в таких случаях нужно обращаться в тыловую службу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так тыловой службы же нет! Вы вообще не в себе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, чёрная свеча указала ему расположение рубильника. Ли Вэй подобрал камень и с грохотом разнёс распределительный щит в щепки. Убедившись, что за короткое время его не починить, он поспешил перелезть через ограду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он довольно легко приземлился в кусты высотой по пояс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впереди был крутой склон, под ним — открытый бассейн и аккуратно подстриженный газон. Дом цели находился в конце газона. Сквозь пламя чёрной свечи Ли Вэй видел, как цель поднялась с кровати, сначала успокоила женщину, спавшую рядом с ним — он действительно был не только с парнем, — а затем подошла к двери спальни и заговорила с охранником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не слышал его слов, но, скорее всего, он спрашивал, что случилось снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем хорошо обученная команда охраны тоже действовала быстро. Двое пошли проверять распределительный щит, остальные, полностью вооружённые, разделились на несколько групп и патрулировали двор и особняк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если ему удастся успешно выполнить это задание, Ли Вэй решил, что в будущем у него всё получится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вытер вспотевшие ладони о бедро, достал пистолет и, обходя камеры и датчики, медленно приближался к цели под прикрытием растений. По пути ему попались несколько одиночных охранников. На этот раз у Ли Вэя не было времени размышлять, заслуживают ли они смерти. Он целился в голову, стараясь убивать с одного выстрела, а затем перетаскивал трупы в кусты, чтобы их не обнаружили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первые несколько раз он действовал очень точно, и Ли Вэй уже думал, что сможет незаметно пробраться в дом цели, когда случилось непредвиденное:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У охраны были служебные собаки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча отмечала людей, но не отметила собак!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда немецкая овчарка без предупреждения выскочила из угла и громко залаяла на Ли Вэя, его сердце едва не выпрыгнуло из горла. Дуло пистолета нацелилось в чёрные глаза большой собаки, но он не нажал на спуск.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убить пса было уже поздно. Несколько охранников, услышав лай, приблизились. Они были жестоки и не тратили слов — открыли огонь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Вэй уже думал, что навсегда простится с этой человеческой жизнью, он обнаружил, что снова стоит у глинобитного строения за стеной. Тело ломило так, будто его переехал грузовик. В местах, куда попали пули, выросли рыбьи чешуйки. Полная луна всё так же висела над головой, ни на йоту не изменив положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча насмехалась над ним: «А ты говорил, что защита богини не нужна?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мысленно показал свече средний палец, но не успел спросить, что она сделала, как наклонился к кустам и его вырвало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свеча подождала, пока он закончит, и сказала: «Богиня помогла отмотать время в локальной зоне изнанки мира. Ты снова должен богине одну человеческую голову. Не благодари».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вытер рот, опёрся о стену и возмутился: «Почему ты не отметила ту собаку?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Собака — хорошая, люди — плохие», — ответила свеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А собака-то в чём виновата?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Может, уничтожать злодеев для тебя слишком сложно, — искушала свеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возьми пистолет, выйди на улицу и прикончи пару обычных людей для счёта. Богиня не будет против».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чушь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй нахмурился, пересчитал пули в магазине, взглянул на расположение охраны, которое было точь-в-точь как в его памяти, и сказал: «Ещё раз».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаг первый: разбить распределительный щит камнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаг второй: перелезть через стену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаг третий: прикончить трёх охранников на пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаг четвёртый: дождаться, пока собака пройдёт этот участок, и только потом действовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз он добрался до сотни метров от здания. Рядом был небольшой домик для прислуги. Ли Вэй крепко сжал пистолет, решительно вошёл в домик, сунул голову в раковину мужского туалета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тьфу!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ха». Пламя свечи колыхнулось — вероятно, это был презрительный смешок. «Я думал, ты нападёшь на слуг. Поторопись, снаружи ещё много народу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сжал кулак и дважды ударил по краю раковины: «Дай мне доплеваться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Минуту спустя он поднял голову и встретился взглядом со слугой, который только что спустил штаны, собираясь помочиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пять минут спустя он был одет в форму слуги, нёс ведро и швабру и вошёл в особняк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Четверть часа спустя он убил двух охранников. Однако третий охранник поскользнулся на швабре и случайно уклонился от пули Ли Вэя. Падая, он выстрелил в ответ, удачно прикончил другого охранника, который подошёл проверить обстановку, и заодно ранил Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй снова оказался у глинобитного строения за стеной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз его не вырвало. Он просто устало провёл рукой по лицу и спросил: «Нельзя поставить точку сохранения поновее?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свеча: «С чего бы такие поблажки?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Продолжаем?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Продолжаем!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаг первый: разбить распределительный щит камнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаг второй: перелезть через стену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаг третий: погладить собаку (?).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда охранники из дома бросились к нему, Ли Вэй, не теряя времени, пнул швабру, чтобы тот не поскользнулся, и только потом нажал на спуск.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полчаса спустя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почти готово, — считала чёрная свеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У дверей спальни цели стоит охрана, в комнате — мужчина и женщина, в соседней комнате — двое детей. Тебе нужно убрать троих — и хватит».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свеча: «Ладно, я знаю, что ты выберешь охрану. Я отметила их... Погоди, тебя снова тошнит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, опираясь на швабру, рухнул на колени перед ведром. Густая рыбья чешуя покрыла его предплечья почти до самых кончиков пальцев: «Тьфу!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свеча: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда рвота прекратилась, Ли Вэй взял пистолет и направился к комнате впереди. В коридоре стояли двое охранников. Он не осмелился вглядываться, боясь, что тошнота вернётся. Опустив голову, словно стесняясь, он быстро прикончил их одного за другим, а затем с силой пнул дверь спальни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина на кровати, опытная, забилась в угол и молчала. Сын наркобарона, понимая, что отступать некуда, с достоинством встал перед панорамным окном и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты очень силён. В городе М никогда не было таких людей. Кто тебя нанял? Знаешь ли ты, кто мой отец? Всё, что тебе заплатили, мой отец может удвоить. Если ты остановишься и отпустишь меня...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не дослушав, выстрелил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кровь брызнула на оконное стекло, словно обнажённая коса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Отлично, отлично». Свеча наблюдала за всем процессом и причмокнула: «Твоя жертва — богиня уже получила её».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр напевал песню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Богиня смерти заберёт тебя, так что не плачь, не плачь... Хотя жизнь выжала из меня все силы, я всё равно не перестану любить тебя».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я слышал и пел эту песню на корабле».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он говорил с водителем, его зрачки полностью стали золотыми, а веерообразные плавники выросли из локтей, спины и ног.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тогда я остался единственным живым человеком. Я прятался в радиорубке и ничего не мог делать, кроме как напевать под музыку. Песня напомнила мне о доме: люди разрисовывают тела, танцуют вокруг костра, мокрые тротуары блестят после дождя, моя соседка Пелоп продаёт напротив костяные украшения, скелеты лебедей на её прилавке похожи на древние корабли, с длинными мачтами и свободно сложенными парусами, женщины и дети медленно проходят мимо меня, толкая тележки с разноцветными блинчиками и кексами в сахарной глазури...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«У этой земли есть душа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Она сказала мне, что быть похищенным койотом и стать мулом для перевозки наркотиков — не вина моего брата, подняться на борт „Глубокой синевы“ — не моя вина, превратиться в монстра — тем более не вина команды. И тогда я сказал монстрам на палубе: продержитесь ещё немного, мы вернёмся и отомстим виновным».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но вы потерпели неудачу», — словно в бреду произнёс водитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мы добьёмся успеха», — ответил Мацзеэр, закрывая глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сирена «Глубокой синевы» издала жалобный вопль, похожий на плач. В его песне из волн поднялись одна за другой высокие и величественные водяные стены, а затем с грохотом обрушились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он наклонился в сильно раскачивающемся корабле, подхватил ещё не пришедшего в сознание Ли Вэя. Кто-то с вертолёта торопливо спросил: «Что он собирается делать?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 39 Уборщик на круизном лайнере (продолжение)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты неплох. Хотя и колебания перед убийством, и рвота после — довольно позорны, но по крайней мере в момент действия ты был достаточно проворен».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тумане Ли Вэй услышал, как чёрная свеча шепчет ему на ухо: «Богине не хватает долгосрочного исполнителя, который будет приносить ей жертвы. Хочешь стать одним из нас?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю потребовалось две секунды, чтобы осмыслить сказанное. Слабым, но вежливым тоном он отказался: «Пошёл ты, нет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ха! У тебя есть принципы. Интересно, надолго ли их хватит, — сказала чёрная свеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели ты не хочешь оставить себе метку богини и способность локально отматывать время? Это навык, о котором мечтает каждый убийца».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с сомнением спросил: «Они работают в реальности?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«М-м, будут некоторые ограничения, ведь у явного мира свои правила, — ответила свеча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но это всё равно редкая сверхспособность. Ты станешь королём людей, способным убить любого, кого захочешь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Спасибо, но, к сожалению, люди — не обезьяны. Тот, кто умеет убивать, не обязательно станет королём, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже расплатился за жертвы. Если у тебя больше нет дел, убирайся из моей головы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, упрямство — тоже редкое качество... Я подожду того дня, когда ты снова придёшь просить у меня помощи. Не забудь поставить дома статую богини. Когда понадобится, встань на колени и зажги свечу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами чёрной свечи в поле зрения Ли Вэя пламя ярко вспыхнуло, достигло наивысшего накала, и вдруг — «пуф!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— словно лопнул пузырь, она исчезла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй обнаружил, что снова стоит на борту круизного лайнера «Глубокая синева».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Корабль бешено раскачивался, так что ему казалось, будто он — блюдо на сковороде. Морской демон Мацзеэр не столько поддерживал его, сколько тащил за руку, волоча на верхнюю палубу. Но, как ни странно, Ли Вэй не чувствовал нигде боли от ударов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он с трудом опустил голову, взглянул вниз и всё понял — оказывается, те рыбьи чешуйки, что выросли, пока он сопровождал Мацзеэра в его снах в Латинской Америке, всё ещё были на месте!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>