--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2275 +14,3859 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 40. Уборщик на круизном лайнере (конец)</w:t>
-[...191 lines deleted...]
-        <w:t>При этой мысли кто-то в темноте молча крепче сжал нож и вилку, стащенные из ресторана.</w:t>
+        <w:t>Глава 40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты думаешь, я могу это есть?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну и что, мёртвая курица разве не жертвоприношение? Она же пахнет аппетитно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй мрачно грыз куриное крыло, под странными взглядами персонала вышел из церкви, выбросил кости в мусорку, поправил костюм, подумал и переключил цель чёрной свечи на «бойфренда старшего сына Ла Униона, мистера К».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слабых надо бить первыми. К тому же он хотел сначала вызволить Мацзеэра и водителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У сына Ла Униона мог быть не один бойфренд, и даже не обязательно только бойфренды. Мистер К мог пользоваться его именем, чтобы запугивать других, но сам он своего «дорогого» особо не ценил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй под светом свечи добрался до бара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было двухэтажное здание. На первом этаже танцевали обычные посетители, на втором в отдельном кабинете сидели три вышибалы, у входа висели камеры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В теории задача была простая — нужно лишь выбрать правильный момент, чтобы они не успели никому сообщить. Для профессионала главная сложность в том, чтобы «проучить бойфренда старшего сына Ла Униона, мистера К», заключалась на самом деле в том, как потом справляться с местью мафии. Но раз уж Ли Вэй собирался взяться и за старшего сына Ла Униона, и за самого Ла Униона, эта проблема уже не имела значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был лишь наполовину профессионалом. Он понаблюдал некоторое время, и в голове постепенно созрела идея.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Идея заключалась в том, чтобы достать телефон, открыть онлайн-курсы Управления безопасности и поискать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как незаметно убить несколько целей в баре с огромным потоком людей».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ: избегать свидетелей, использовать оружие массового поражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чушь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй продолжил искать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как изготовить самодельную взрывчатку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как при взрыве не подорвать себя и невинных».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже Ли Вэй не ожидал, что вовсе не он сильнее всех хочет, чтобы Фудзивара Рюити немедленно сдох на месте.</w:t>
-[...1951 lines deleted...]
-        <w:t>Кто-нибудь, скажите им, что с этим вообще делать? Наждачкой шлифовать, что ли?</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, взрывчатка — это нереально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше сменить запрос: «Как замаскироваться под официанта в гей-баре».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Примечание: маскироваться под гея не нужно, я уже гей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Медленно плывя три дня, «Глубоководное чудо» наконец вошло в порт.</w:t>
-[...15 lines deleted...]
-        <w:t>Эрик, сожрав силу Фудзивары Рюити и ещё полнедели жравший без остановки всё подряд, теперь стоял на пороге эволюции. Он даже не стал ждать, пока корабль причалит, и заранее удрал обратно на свою территорию отсыпаться. В итоге Ли Вэй остался один: с сотней измученных пассажиров круизного лайнера, которые ещё и нарушили законы Федерации, и с большим отрядом Бюро безопасности, пришедшим их встречать.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше, когда он выслеживал Сапсана с винтовкой, всё было куда проще! Потому что Сапсан постоянно двигался, не сидел в запертой комнате без окон, и его не окружали здоровенные амбалы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же Ли Вэй тогда не собирался убивать Сапсана, и Сапсан тоже не хотел его убивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была смешная, фальшивая игра, где кто-то подстраховывал, — такая же, как каждый бестолково прожитый Ли Вэем день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрное пламя перед ним мерцало, словно насмехаясь: «Всего лишь принести в жертву нескольких заслуживающих этого людей, а ты уже мечешься и не знаешь, что делать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спина и ладони Ли Вэя покрылись потом. Он мысленно задал вопрос, но не знал, кому: «Каждый, кого я здесь убью, умрёт и в реальности, или только те, кого я выберу для жертвоприношения Богине Смерти?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А если он случайно заденет обычного человека?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пламя чуть ярче вспыхнуло, и Ли Вэй понял ответ: Богиня не гнушается количеством жертв, так что, независимо от того, виновны они или нет, все умрут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её сила уже окутала эту зону. Это Мацзеэр призвал её. Как коренной латиноамериканец, он нёс в крови цивилизацию и кровь этой земли, мудрость и дикость одновременно текли в его жилах. Куда бы он ни отправился в этом мире, этот дар родины никогда не исчезнет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Ли Вэй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь он — серп, избранный Богиней для сбора жертв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У оружия нет выбора, есть только право притупиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через десять минут он закрыл онлайн-курсы, применил знания на практике, с помощью удачной речи раздобыл поднос для напитков и, неся кучу стеклянных бутылок, постучал в дверь кабинета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он аккуратно запер дверь, чтобы никто случайно не вошёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё через пять минут три вышибалы и мистер К валялись на полу. Ли Вэй проверил их криминальные записи и добил каждого по очереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Зачем ты это делаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— беззвучно спросило пламя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ты создаёшь себе лишние сложности».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мне так хочется», — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «К тому же Богиня должна отбирать своих последователей и жертвы. Когда я купил ей КФС, она даже не взглянула, а тут вдруг живых людей не разбирает?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Может, я её неправильно понял?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй на миг замер с оружием в руке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Может, Богиня не привередлива, просто с курицей из КФС что-то не так?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сам себе создаёшь проблемы», — проигнорировав рекламу КФС, оценило пламя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ты ещё недостаточно силён, чтобы позволять себе капризы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты не первый, кто говорит мне нечто подобное».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй убрал пистолет, встал, машинально коснулся чешуи и мысленно сказал пламени: «Переключаемся на следующую цель».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр услышал, как в соседней комнате на пол упала бутылка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, который храпел, проснулся и громко спросил: «Что случилось?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Думаю, Ли Вэй пришёл нас спасать», — Мацзеэр помог ему подняться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Готовься уходить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Откуда ты знаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Потому что…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— в голове Мацзеэра мелькнула картина, как Ли Вэй сражается с сомовым монстром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Он очень силён, и он точно не согласится помогать наркобарону перевозить наркотики».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хе-хе, отлично, я тоже не хотел этим заниматься», — у водителя ещё не прошло действие лекарства, и он довольно сказал: — «Как он убедил мистера К отпустить нас?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Проделав в мистере К дырки».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эх, не спрашивай. Мы подождём, пока снаружи стихнет, отойдём подальше и найдём безопасное место, чтобы не мешать ему».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель смутно кивнул, а через некоторое время сказал: «Мне кажется… ты стал каким-то другим».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Правда?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— рассеянно ответил Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Просто кое-что вспомнил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он толкнул дверь, перешагнул через труп мистера К, прошёл через кабинет и повёл водителя к пожарному выходу, ведущему на задний двор бара. Водитель всё ещё с любопытством спрашивал, что это за штуки на полу и почему они так похожи на трупы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр: «Потому что это трупы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель радостно хлопнул себя по бедру: «Ого, какие трупы!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Блин, подожди, они что, правда мертвы?? Ли Вэй сделал? Блин?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он такой крутой?! Я сидел в одной машине с тем, кто посмел тронуть бойфренда сына Ла Униона?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр вздохнул: «Да, спасибо ему».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове мелькнула странная мысль: «Не зря Богиня Смерти и уборщик мест преступлений объединились — эффективность высокая».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эй? Что это за фраза? И не ошибся ли он в каком-то слове из федерального языка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр, чей родной язык — испанский, сильно почесал голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Похоже, нам повезло».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель здоровой рукой обнял Мацзеэра за плечо и спросил: «Кстати, ты так и не сказал, что вспомнил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А, да», — Мацзеэр вернул внимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Продолжая наш разговор — я вспомнил, как поднялся на борт, но не знал, что это корабль-призрак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Матрос по имени Чжань Ю поддался искушению дьявола. Он услышал, что наш босс Фудзивара Рюичи не собирается платить зарплату, и подговорил своего соседа по каюте ЭйДжея и ещё нескольких членов команды пригрозить капитану».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он правильно сделал», — сказал водитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Даже наша мафия не задерживает зарплату, иначе кто будет за неё убивать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Проблема в том, что во время драки мой сосед по каюте пошёл разнимать, но случайно упал за борт и стал первым мертвецом на корабле. Через несколько дней он вернулся, обмотанный водорослями, чтобы требовать наши жизни».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была реальная линия времени, где не было Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сосед Мацзеэра по каюте был первой жертвой и самым невинным. До того, как Ли Вэй поднялся на борт, он каждый раз в одной и той же позе и с тем же выражением лица на глазах у Мацзеэра падал в глубокое море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем труп, обмотанный водорослями, выползающий на палубу под проливным дождём, стал самым глубоким кошмаром Але Мацзеэра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 38. Приграничный убийца (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не знает, как мёртвые превращаются в злых духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По палубе расползаются лужи, отражая мутные глаза, рыбья чешуя трётся о ковры и обои, оставляя скользкую слизь. В узких коридорах то и дело раздаются лёгкие «шлёп-шлёп». Когда проходишь поворот, видишь, как монстр, волоча длинный хвостовой плавник, ползёт вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ты боишься издать звук, даже зная, что когда-то они были твоими собратьями. Когда ты окликаешь их старым именем, они оборачиваются, смотрят выпуклыми глазами, влажные губы открываются и закрываются, обнажая несколько кривых зубов. Ты не уверен, улыбка ли это, но когда при мерцающем свете лампы, мигающих из-за нестабильного напряжения, они медленно ползут к тебе, ты не можешь оставаться на месте и ждать — ты убегаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ты бежишь, спотыкаясь, задыхаясь, в ушах всё ещё звучит «шлёп-шлёп». Оно следует за тобой, его мягкое тело извивается на суше, сохраняя твой темп. Ты невольно начинаешь представлять, что будет, если ты выдохнешься и оно проглотит тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его зубы, как гребень, прочешут твоё тело, вспашут тебя в неровную полоску человеческого мяса, а затем ты упадёшь в его липкий желудок, будешь закутан плотно, без единой щели, словно попал в комок чёрной грязи. И если в этот момент кто-то вспорет рыбий живот и вытащит тебя, то увидит —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чёрт!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— выругался матрос, попытавшийся убить одного монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «В животе рыбы была голова Чжань Ю! Я с трудом убил её, разрезал брюхо, а там голова Чжань Ю смотрит на меня криво, глазницы ещё двигаются…!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— то увидит, что ты тоже стал частью рыбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мамочки», — сказал водитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Страшилка».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты только сейчас понял?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мацзеэр был без слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Да, это страшно. У меня и так смелости хватало, но тут кто угодно сломается».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тяжело тебе пришлось», — водитель сочувственно похлопал его по плечу, разбираясь в сюжете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Значит, сначала матросы поссорились с капитаном из-за зарплаты, твой сосед случайно упал за борт и стал водяным, а потом началась чертовщина, и люди принялись сражаться с злыми духами?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр покачал головой: «На самом деле была всеобщая свалка. Люди убивали злых духов, злые духи убивали людей — об этом и говорить нечего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кроме того, злые духи сражались друг с другом — им не хватало достаточно сильного „вожака“. Ты видел, как большая рыба ест маленькую? Я видел. Одна рыба заглатывает другую, брюхо раздувается больше, чем у беременной. Были и рыбы, которые ели людей, а потом люди после смерти становились новыми рыбами и вылезали из пасти первой…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель перебил его: «Стоп-стоп-стоп, я не хочу больше слушать, это отвратительно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Подумаешь, послушать — не противно», — сказал Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Люди тоже убивали друг друга, потому что все обезумели от страха перед монстрами на корабле. Я и другие выжившие члены команды требовали, чтобы капитан вызвал помощь и немедленно повернул назад, но он и несколько старых матросов, помня о приказе Фудзивары Рюичи, никак не могли решиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«На корабле тогда были ещё туристы. Дело ещё не разрослось, они не знали, что происходит на нижней палубе. Если бы мы повернули назад, они бы точно жаловались в круизную компанию и требовали возврата денег».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель был потрясён: «Туристы тоже оказались лохами».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А кто бы сомневался», — с горечью сказал Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Когда погибло семь или восемь человек, мы наконец договорились с капитаном. Но на обратном пути у двигателя лайнера возникли проблемы. Капитан не выдержал давления и связался по спутниковому телефону с Фудзиварой Рюичи. Тот сказал, что пришлёт людей. Через несколько дней прилетели два транспортных вертолёта и забрали немногочисленных пассажиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Капитан спросил Фудзивару Рюичи, что делать с остальными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Фудзивара Рюичи велел нам ещё подождать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель спросил: «И дождались?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>