--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2179 +14,3187 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 39. Уборщик на круизном лайнере (9)</w:t>
-[...1135 lines deleted...]
-        <w:t>— А если я скажу «нет»?</w:t>
+        <w:t>Глава 39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если честно, если бы мафия в M-сити была так легко одолима, разве смогла бы она десятилетиями противостоять местным властям, пережив одного за другим трёх-четырёх беспомощных мэров?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем это отличается от того, чтобы заставить новичка, только что вышедшего из начальной деревни, бросить вызов финальному боссу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После долгих размышлений Ли Вэй пришёл к выводу, что слепая грубая сила здесь не пройдёт — извините, но на этот раз его личные способности действительно упёрлись в потолок. Он ведь не мог ошиваться в тёмном мире лет пять-шесть-семь-восемь, дожидаясь, пока объединит всю подковёрную братию, и только потом браться за задание. Поэтому ему следовало исходить из желаний заказчика и глубже вдуматься, каких именно целей хочет достичь Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, призрак Мацзеэр сейчас находится в безумном состоянии. Его действия ограничены, поэтому ему и пришлось окольными путями искать помощи у Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что же, кроме возвращения рассудка, хочет получить Мацзеэр?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поставил себя на его место и решил, что если бы он был на месте Мацзеэра, то даже умирая, утащил бы за собой в могилу Фудзивару Рюити — генерального директора компании «Звёздный круиз»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вряд ли Мацзеэр настолько святой, чтобы простить хладнокровную тварь, которая при жизни не доплачивала ему зарплату, а после смерти превратила его в инструмент для зарабатывания денег. Вопрос в том, почему Фудзивара Рюити до сих пор жив?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему Мацзеэр не убил его в первый же миг, когда стал злым духом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ только один: Мацзеэр не мог этого сделать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюити каким-то способом защитил себя и богатых туристов на корабле, и Мацзеэру оставалось только наблюдать, как тот постоянно перезапускает цикл, а сам он снова и снова погружается в пучину между цинсин и хаосом, пока окончательно не сойдёт с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не был уверен, какой именно метод использовал Фудзивара Рюити, но если у Мацзеэра осталась хоть капля разума, он обязательно должен был искать способ вырваться из ловушки и переломить ситуацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тепето» в M-сити — «Тепето», куда Мацзеэр при жизни ни разу не ступал, — могло ли быть его попыткой воспользоваться малейшей лазейкой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй искренне надеялся, что ответ — «да».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И не потому, что он всей душой болел за Мацзеэра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А потому, что если бы Мацзеэр вообще не задумывался так глубоко, то Ли Вэй, вынужденный из кожи вон лезть, чтобы исполнить его желание, выглядел бы просто как дурак, старательно вытирающий слюни идиоту!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот этот дурак сейчас стоял у святилища «Тепето», в обители Богини Смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй помнил, как водитель говорил: «Кем бы ты ни был, просто принеси жертву, попроси её о помощи, и она тебе поможет». Возможно, это был просто пустой разговор, но Ли Вэй, в отчаянии хватаясь за соломинку, всё же решил попробовать использовать это как зацепку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В народных мифах и легендах Богиня Смерти — это скелет-монах в длинной мантии, с косой и короной. Католическая церковь и евангелистские пасторы считают её ересью, но люди, нуждающиеся в её помощи, по-прежнему поклоняются ей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В древности верующие осмеливались молиться ей только тайком у себя дома, но с наступлением XXI века количество её последователей неуклонно росло, и однажды один из почитателей воздвиг в районе «Тепето» её статую в натуральную величину и часовню — первое в стране общественное святилище, посвящённое Богине Смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ещё не успел подойти к той улице, как уже увидел статую Святой Смерти в золотом одеянии. Она стояла в простой, но чистой витрине и своими пустыми белыми костяными глазницами взирала на спешащих мимо прохожих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В церкви уже кто-то молился. Какое-то чутьё кольнуло Ли Вэя, и он понял, что пришёл не зря. Он вошёл внутрь, помедлил мгновение, поймал взглядом одинокую пожилую женщину и спросил: «Простите, я здесь впервые. Что мне нужно делать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старуха подняла на него голову, указала на статую, стоящую посреди цветов, свечей и фресок, и сказала: «Тебе нужно просто положить подношение, встать на колени перед образом и прочитать оракул из „Ангела Смерти“… Ты говоришь по-испански?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой. Старуха добродушно сказала: «Тогда не страшно. Богиня почувствует твоё сердце сквозь твой язык».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда ли это? Будем надеяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Вэя не было с собой подношения, так что он решил идти до конца в своём нахлебничестве. Он с серьёзным лицом, подражая остальным, опустился на колени на мягкую подушку, сложил руки ладонями вместе, закрыл глаза и мысленно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Уважаемая Богиня, я хочу помочь своему другу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Его зовут Алехандро Мацзеэр. Он ребёнок, выросший под Вашим присмотром. Море забрало его жизнь, но его душа не смогла отправиться в другую страну. Не могли бы Вы помочь ему исполнить его желание? Я принесу Вам ту жертву, которая Вам потребуется».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он повторил свою просьбу трижды. Вокруг было тихо, никаких паранормальных явлений не произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было совершенно нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, все ненавидят нахлебников. Во-вторых, если бы Богиня вдруг ответила ему, он бы скорее решил, что у него или у этого мира не всё в порядке с головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, с другой стороны, раз уж существуют тёмный мир и злые духи, значит, с миром изначально что-то не так. Так что, может быть, Богиня Смерти молчит просто потому, что не понимает государственный язык?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва эта мысль промелькнула в голове Ли Вэя, как он услышал впереди эфемерный женский голос, говоривший на языке, которого он никогда не слышал, но который странным образом понимал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я понимаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В глазах Ли Вэя тут же что-то нехорошо потемнело. Но Маджер, будто ничего не заметив, продолжил:</w:t>
-[...959 lines deleted...]
-        <w:t>Здесь «щенок» именно в смысле puppy, ласковое и милое обращение, а не ругательство.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй резко открыл глаза и обнаружил, что свет вокруг стал чрезвычайно тусклым, а темнота почти превратилась в пустоту. Перед глазами остался лишь крошечный участок видимости у алтаря. Статуя Богини Смерти внезапно стала в бесчисленное множество раз величественнее, её тощая черепная голова была больше всего тела Ли Вэя, а в двух чёрных глазницах мерцал призрачный свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Человек… Прежде ни один человек не соприкасался с божеством».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она разглядывала Ли Вэя, и её голос пронзал его барабанные перепонки, заставляя вибрировать череп и позвоночник. «В тебе есть запах, который мне нравится, но есть и запах, который вызывает у меня отвращение. Первый — от моей последовательницы. Второй — она не закончила».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она не стала продолжать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй тряхнул головой и, подгоняемый нарастающим чувством опасности, торопливо заговорил: «Я друг Вашей последовательницы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я слышала твои слова. Я понимаю государственный язык».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неторопливо произнесла Богиня Смерти. «Алехандро Мацзеэр, повелитель тёмного мира. Ты намного слабее его».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да». Ли Вэй стиснул зубы. «Но я хочу ему помочь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Можно. Принеси мне жертву».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Богиня, как и гласила легенда, никому не отказывала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил: «Какую жертву?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это зависит от того, какая сила тебе нужна. Видишь чёрную свечу перед собой?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная свеча стояла среди кучи разноцветных свечей. Богиня прошептала: «Она символизирует защиту и месть. Многие наркоторговцы зажигают их, чтобы защитить себя от враждебных банд и правоохранительных органов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мне не нужна самозащита». Ли Вэй выпрямил спину, решительно отказываясь тратить лишнюю копейку. «Мой друг защитит меня. Мне нужна только сила, чтобы убивать — могут ли те „люди“, которых я убью, стать жертвой?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Считаются ли NPC из тёмного мира людьми?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Богиня рассмеялась. Её смех был подобен грому, прорвавшемуся сквозь пространство и время из древней варварской эпохи, вселяя в души первобытный ужас. Всё вокруг Ли Вэя дрожало в такт этому смеху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Можно. Как только будут выполнены соответствующие условия, люди, принесённые мне в жертву, умрут и в реальности. Жертва будет разделена на две части: одна пойдёт на обмен на твою силу, другая — на решение той „трудности“, с которой сейчас столкнулся твой друг».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Ли Вэя ёкнуло, и он спросил: «Вы имеете в виду Фудзивару Рюити? Почему Мацзеэр вообще оказался им скован?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе Богини Смерти появилась предостерегающая нотка: «У этого человека есть залог из глубин тёмного мира, но тебе не следует знать об этом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй благоразумно замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле у него было ещё много вопросов. Например, почему Богиня Смерти, судя по всему, так хорошо знакома с тёмным миром? Почему она может отвечать на молитвы в тёмном мире? Это общая практика, или частный случай, вызванный действиями Мацзеэра? Существовала ли Богиня Смерти с древних времён, или она появилась вместе с возникновением тёмного мира?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Богиня, очевидно, не собиралась ему отвечать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему оставалось только последовать её указанию и зажечь зловещую чёрную свечу. Напоследок Богиня оставила слова: «Пока ты не достигнешь своей цели, она будет тебя направлять».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Направлять? Как?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел Ли Вэй расспросить подробнее, как его вышвырнули из этого таинственного, глубокого пространства обратно в ярко освещённую маленькую церковь. Внезапное головокружение заставило его закрыть глаза и приходить в себя довольно долго. Хорошо ещё, что он всё ещё стоял на коленях на мягкой подушке, иначе упал бы на глазах у всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он снова открыл глаза, в его поле зрения появился слабый чёрный огонёк свечи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 37. Граница. Убийца (восемь)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эй, я уже столько рассказал, теперь твоя очередь». Водитель пнул Мацзеэра по штанине и спросил: «Почему ты хочешь в Федерацию?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр не хотел говорить. Он не принимал наркотики, и его психическое состояние не было таким разболтанным, как у водителя. Сейчас они всё ещё были в заточении, а водитель вёл себя так, будто отдыхал в «Тепето».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, мафия считала их безобидными, просто заперла в комнате и не обращала внимания. Мацзеэр, измотанный болтовнёй возбуждённого водителя, наконец, нехотя сказал: «Я коплю деньги, чтобы спасти свою семью, которую похитили контрабандисты».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О, случай нечастый, но и нередкий. Твоим родным просто не повезло». Люди, неспособные ничего изменить, всегда списывают кошмары, случившиеся в жизни, на невезение. «Кто их похитил? Может, я его знаю и смогу замолвить за тебя словечко».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он —»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр уже хотел ответить, как вдруг его мысли помутились. В голову хлынуло множество хаотичных обрывков воспоминаний. Он застонал, схватившись за голову, и, пересиливая дикую боль, некоторое время приводил мысли в порядок, после чего неуверенно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кажется, я ошибся. Мой брат звонил мне, сказал, что его уже спасли».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[«Але, спасибо за твои деньги». Измождённый до состояния скелета юноша, стоя под бескрайними жёлтыми песками границы, говорил с Мацзеэром из телефонной будки на заправке. «Они наконец согласились меня отпустить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я не хочу в Федерацию. Я хочу домой. Я скучаю по маме и папе, по сестре, по полям и кукурузным посадкам в Антекре. Поехали со мной, а?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр отказался не колеблясь: «Нет, ты поезжай первым».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Але». В голосе юноши появилась боль, он заговорил сбивчиво: «Ты мне нужен, ты мне нужен, умоляю, не бросай меня. Они вкололи мне наркотики, у меня голова кружится. Мама, увидев меня, заплачет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Але?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я понял». Мацзеэр до сих пор помнил тот запах моря, ударивший в ноздри с причала в тот день. «Не волнуйся, возвращайся. Я буду высылать деньги домой. Я нашёл очень хорошую работу, в компании „Звёздный круиз“. Слышал о такой? Они согласились взять меня матросом на корабль».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Работа матросом в Федерации приносит больше, чем перевозка наркотиков для мафии на границе? „Тепето из Ла-Униона“ сказал мне, что лучший удел для таких, как я, — стать мулом для перевозки наркотиков».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не слушай его. Работа матросом, по крайней мере, не опасна для жизни. Ладно, сейчас твоя единственная задача — спокойно вернуться домой, чтобы мама и папа успокоились. Когда я буду на корабле, я, возможно, не смогу быстро отвечать на сообщения…»]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так ты всё-таки был в Федерации?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, выслушав, тупо спросил, не чувствуя никакой нестыковки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет… Нет, постой. Кажется, я и правда там был». Мацзеэр схватился за голову, мучительно вспоминая. «Пару лет назад я работал на стройке в Феникс-Сити. Солнце там было ядовитое, жгучее, кожа слезала, как кора с дерева. Потом я с одним местным на машине отправился на восток, в N-сити. В N-сити есть оживлённый порт, и компания „Звёздный круиз“ набирала там матросов…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель спросил: «И ты сел на корабль?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Мацзеэра постепенно становился твёрже: «И я сел на корабль».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На пиратский корабль сесть легко, сойти — трудно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй стоял на главной улице M-сити, осваивая свои новые способности. Огонёк чёрной свечи был очень заметен, но не мешал обзору. Ему нужно было лишь мысленно произнести «имя» цели, например:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бойфренд мистера К., старшего сына Ла-Униона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед его глазами тут же всплывало нынешнее местоположение мистера К., окружающая обстановка, схема охраны и даже его дальнейшие планы действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настоящее самое полное в мире руководство по убийству. Даже служба безопасности не прорабатывала бы логистику до такой степени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю оставалось сделать только одно: выбрать подходящий момент, в подходящем месте забрать голову и проложить путь к отступлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но разве это легко сделать?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главное отличие от игры для дураков в том, что Богиня Смерти не дала ни указаний по маршруту, ни подробных инструкций, и Ли Вэй, в отличие от игрового персонажа, не мог одним нажатием кнопки безупречно применить приём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Реакция телохранителей была в разы богаче и разнообразнее, чем у игровых NPC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К примеру, даже если бы тебе дали снайперскую винтовку и сказали, что завтра президент Федерации будет выступать с публичной речью в определённом месте, ты, скорее всего, в лучшем случае отстрелил бы ему пол-уха, пока он крутил головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Информация — это информация, план — это план, а практическое исполнение не имеет к ним почти никакого отношения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, даже если Ли Вэй искренне считал, что мощности этого чита недостаточно, его всё равно, как утку, загоняли на линию огня. По пути он попытался уговорить Богиню добавить ещё немного и для этого купил набор KFC и поставил его перед статуей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ответ Богиня холодно воззрилась на него сверху вниз, словно говоря:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>