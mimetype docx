--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -14,1891 +14,3411 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 38. Убийца на границе (9)</w:t>
-[...863 lines deleted...]
-        <w:t>Свеча издевательски поддела его: «Разве ты не говорил, что защита Святой Смерти тебе не нужна?»</w:t>
+        <w:t>Глава 38</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Администратор гостиницы: «Вы уверены? У нас нет семейных номеров, в каждом номере максимум два человека».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Уверен». Водитель полез за деньгами. «Они спят на кроватях, я на полу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Стоп, если ты будешь валяться на полу, кто сможет заснуть?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй остановил его и сказал хозяину гостиницы: «Добавьте ещё один номер, мы заплатим».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель хихикнул, взгляд у него был одновременно застенчивый и хитрый. Поднимаясь наверх, он оправдывался: «Вы же видели, сколько у меня денег. Ничего не поделаешь… Вы отдыхайте, а вечером я найду место, выпью стаканчик, и завтра утром выдвигаемся».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй принял первую за несколько дней горячую ванну. Вода смыла пыль и усталость, но когда он лёг на жёсткую односпальную кровать в стандартном гостиничном номере, ему всё равно было не по себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Мацзеэр сражался в ванной, Ли Вэй бессознательно ковырял кончиками пальцев чешую на руке, размышляя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«При жизни злобный дух Мацзеэр, скорее всего, не бывал в “Тепето”. По нормальной схеме он должен был добраться с Толстяком до убежища в М-городе, а затем встретиться со следующим койотом по кличке “Скребок” и отправиться в Федерацию».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за вмешательства Ли Вэя Толстяк погиб, и их маршрут кардинально изменился. Но если Мацзеэр не знает «Тепето», почему здешние пейзажи такие реалистичные?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели это сгенерировано не на основе его воспоминаний?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он размышлял, сонливость постепенно накатывала. Ли Вэй задремал на боку, и когда почти полностью провалился в беспамятство, Мацзеэр, закончив мыться, вернулся в комнату; звук открывающейся и закрывающейся двери разбудил его. Он быстро опустил рукав рубашки, закрывая чешую на руке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр заметил его сонный вид и сказал: «Иди поспи, я присмотрю за вещами и тем водителем из соседнего номера».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй уставился на него и спросил: «Ты раньше бывал в “Тепето”?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй снова спросил: «Здесь есть что-то особенное? Тебе нужно, чтобы я что-то для тебя сделал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Ты опять? Неужели обязательно так?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мацзеэр сел на край другой кровати, обхватив голову руками. «Я дружу с тобой не потому, что ты можешь мне помочь. Ты заставляешь меня чувствовать, что наши отношения — это сделка».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй честно сказал: «Не сделка, а принуждение».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В общем, подумай ещё раз, — подтвердил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть у тебя какие-нибудь невыполненные желания на пути в Федерацию?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уставился на Ли Вэя, затем швырнул в него подушку. «Иди спать, а то, если не заткнёшься, я разозлюсь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй хмыкнул, накрылся одеялом, но в голове всё ещё крутились разные мысли. Он думал, что не уснёт, но предыдущие дни были слишком утомительными, и не прошло и нескольких минут, как он провалился в сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Примерно через пять-шесть часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За маленьким окном гостиницы послышался глухой звук: «Ба-бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй открыл глаза, несколько секунд соображал, где он находится, затем встал с кровати и выглянул в грязное стекло. Он увидел толпу людей, собравшуюся у входа в гостиницу, которые окружили что-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сжимая подушку, он тупо смотрел на толпу. Через некоторое время кто-то ушёл, и в круге образовался небольшой просвет. Сквозь него Ли Вэй увидел половину человеческой руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одежда на руке показалась знакомой — Ли Вэй видел её на водителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё через несколько секунд люди постепенно разошлись, и Ли Вэй наконец смог разглядеть руку целиком — точнее, это была только рука, сзади, где должно быть тело, ничего не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то отрубил водителю руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт возьми!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и волоски на его шее проснулись одновременно. Он спрыгнул с кровати, обуваясь на ходу, и закричал: «Мацзеэр? Алехандро? Але?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала, увидев пустую соседнюю кровать, Ли Вэй подумал, что тот в туалете, но в туалете его тоже не было. Единственной зацепкой была записка, приклеенная к двери номера. На ней было написано:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ли Вэю: я пошёл выпить с водителем. Когда проснёшься, можешь найти нас в баре».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бред! Вы что, неигровые персонажи-идиоты, которых стоит на секунду упустить из виду, и они сразу же лезут в смертельные передряги?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй схватил одежду и выбежал из комнаты, поймал администратора гостиницы и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что там за шум?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Говорят, кто-то в соседнем баре оскорбил “Ла Унион из Тепето”. Он главарь крупнейшей мафиозной группировки в М-городе, палач, известный избиениями, пытками, убийствами, расчленением и вымогательством». Администратор понизил голос: «На прошлой неделе его люди зарубили в спортзале нескольких человек и закопали трупы на ранчо. Полиция почти не может найти улик. Вам и вашим друзьям нужно быть осторожнее, держаться от него подальше».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поздно, одного из них уже разобрали на запчасти, осталась только одна рука — неизвестно, жив ли ещё вторая половина тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй оцепенел. Он взял напрокат гостиничный телефон, позвонил водителю. Первые два раза не дозвонился, на третий раз кто-то ответил и сказал на другом конце провода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Лак Ли Вэй? Твои друзья у меня».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…» Ли Вэй спросил: «Какой именно друг?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если только водитель, он ещё подумает, стоит ли идти спасать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Оба здесь, — мрачно произнёс собеседник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Один при смерти, другой пока цел. Ты, похоже, умеешь заводить друзей. Они оба полны уверенности в твоих способностях».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Они тебя чем-то оскорбили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Могу я сначала извиниться за них?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Извинения бесполезны. Тот, кого они задели, — это бойфренд старшего сына “Ла Униона”, господин К.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Голос мафиози на том конце провода был хриплым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой друг-водитель, напившись, усомнился в мужских способностях господина К. Господин К. всего лишь приказал отрубить ему одну руку, а не… не третью ногу. Это уже милосердие».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Вэй: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мысленно показав ей средний палец, он, не успев даже спросить, что именно произошло, согнулся пополам и его стошнило.</w:t>
-[...79 lines deleted...]
-        <w:t>— А собака-то в чём виновата?</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он с трудом выдавил: «Ладно, считай, мой друг сам напросился. Но вы уже отрубили, что хотели, и проучили его. Почему бы заодно не отпустить их?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собеседник рассмеялся: «Господин — человек прямой, куда лучше тех, кто только и умеет, что рыдать или ругаться. По правде говоря, наш босс ценит таких людей. У меня есть для тебя одна возможность подзаработать. Хочешь послушать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не хотел слушать: «Говори».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты с друзьями направляешься в Федерацию, верно? Не хочешь заодно перевезти кое-что? Как доберётесь до территории Федерации, вас встретят и дадут каждому кучу денег».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Может, тебе просто тяжело избавляться от плохих людей, — вкрадчиво заметила свеча. — Возьми да пристрели на улице пару случайных прохожих. Наберёшь нужное количество жертв — и всё. Святая Смерть не обидится.</w:t>
-[...495 lines deleted...]
-        <w:t>— Буэ…</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его хотят использовать для перевозки наркотиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приграничные наркобароны часто сотрудничают с такими перевозчиками людей, как Толстяк, и иногда обе стороны получают выгоду: наркоторговцы платят за «мулов», перевозящих наркотики, потому что знают, что койоты лучше них знакомы с путями нелегального проникновения в Федерацию. Койоты не прочь подзаработать, поэтому легко соглашаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако иногда «мулами» становятся по принуждению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наркобарон даёт только два варианта: либо соглашайся, либо умри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А если я не хочу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собеседник щёлкнул зажигалкой, закурил сигару и небрежно бросил: «Тогда попрощайся со своими друзьями навсегда».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Подожди». Ли Вэй мысленно надел маску страдальца и мрачно сказал: «Дай мне сначала посоветоваться с тем, кого вы зовёте Мацзеэром».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя теоретически нужно было «советоваться», когда Мацзеэр взял трубку, Ли Вэй не сдержался и, поднеся её ко рту, заорал: «Крупнейший наркобарон М-города!! Я не понимаю, когда они успели тебя прогневить?! Ты что, просто счёл их неприятными? Принцесса?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр: «Ч-что?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я же говорил тебе раньше: хочешь кому-то отомстить — говори прямо! Я не психиатр, чтобы угадывать твои мысли! Ты что, главный герой дешёвой мелодрамы, который никогда не говорит по-человечески?! И кому, чёрт возьми, могло прийти в голову, что ты, даже не бывав в “Тепето”, будешь переживать из-за тамошних мафиози?! Тебе так хочется увидеть, как твоя родина утонет в крови? Ладно, я устрою тебе это шоу. Сколько человек мне нужно убить на этот раз, а?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр: «М-м…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, опозоренный и уничтоженный, сжался в комок, не смея говорить. Через некоторое время Ли Вэй сам успокоился и сказал: «Сиди смирно, я что-нибудь придумаю, найду, с кем поговорить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель слышал только последнюю фразу Ли Вэя и, растрогавшись до слёз, сказал Мацзеэру: «Он готов ради тебя искать выход перед лицом “Ла Унион из Тепето”. С таким братом ты прожил жизнь не зря!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 36 — Приграничный убийца (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У местных мафиози был богатый опыт в расчленении. Чтобы гарантировать, что заложники после потери нескольких пальцев, рук или ног останутся в состоянии бодрствовать, они специально пригласили врача, чтобы тот перевязал водителя и сделал ему анестезию. Анестезию проводили фентанилом сомнительного происхождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что оставалось делать водителю? Водителю оставалось только плакать и говорить спасибо, ведь, не встреть он добрых наркоторговцев, он бы в жизни не смог оплатить столь дорогой визит к врачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я правда завидую тебе, что у тебя есть такой… хороший друг, который не бросает тебя, что бы ни случилось». Под действием лекарства он впал в блаженное состояние, развалился на стуле и глупо улыбался: «Это же “Ла Унион”. 11 лет назад, когда “Ла Унион” только начинал, он за шесть секунд в ночном клубе убил тринадцать человек подряд. А через несколько дней, в маленькой деревушке неподалёку от М-города, ребёнок смотрел, как тело его отца закапывают в чёрную землю, и тогда он ушёл на юг из родных мест, больше не оборачиваясь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр спросил: «Ты в детстве жил рядом с М-городом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не я, а один мой хороший друг, с которым я когда-то водился».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал водитель. «Он родился в “Тепето” и видел все возможные человеческие злодеяния. Он всегда говорил мне, что у этой земли есть душа, она…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр машинально подхватил: «“Она как вирус, который передаётся через кровь людей. Романтика бедности, священный грех, богиня смерти наблюдает за всем — ты чувствуешь, как она течёт в твоём теле, словно эхо тысяч шагов, проходящих по городским тротуарам”».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О, ты тоже слышал эту фразу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— радостно сказал водитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, каждый соотечественник так думает».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Я не знаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мацзеэр в замешательстве схватился за голову. «Я совершенно не помню, где я это слышал, но когда ты сказал, я вдруг понял, что могу повторить это за тобой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да плевать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Водитель закрыл глаза. «Человеческий мозг — удивительная штука».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр настаивал: «А что потом стало с твоим другом? Может, я его встречал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он умер».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Прими мои соболезнования».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, я ни капли не расстроен». Водитель говорил медленно, лицо его было спокойным, дыхание замедленным. Лекарство сделало его мир тихим и мягким, словно тёплая рука разгладила его напряжённые нервы. «Когда он был жив, мы вместе попрошайничали, воровали, жили на вокзале в одной компании с мужчинами, пропахшими сажей и перегаром. А потом однажды утром моему другу надоела такая жизнь, и когда я проснулся, то обнаружил, что меня привязали к стулу — вот как сейчас. Он взял лезвие и, подражая древним дикарским племенам из джунглей, начал вырезать узоры на моей отрубленной руке, чтобы я назвал номер телефона того, кто готов за меня заплатить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда приступ наконец отпустил, он поднял пистолет и пошёл к нужной комнате. В коридоре стояли двое охранников. Ли Вэй не смел смотреть им в лицо — иначе его снова бы вывернуло. Он опустил взгляд, почти стыдливо, и двумя быстрыми выстрелами уложил их. А затем с силой распахнул дверь спальни.</w:t>
-[...303 lines deleted...]
-        <w:t>— Что он делает?!</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В тот раз мне повезло от него отделаться, на руке остались лишь шрамы, которые никогда не исчезнут. Эти шрамы постоянно напоминали мне о нём, а сегодня и руки не стало, ха-ха! Кто бы мог подумать, что на свете найдётся способ так радикально попрощаться с прошлым?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт, ну и жуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр выдавил из себя смешок, не зная, что сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, размахивая пустым рукавом, с чувством произнёс: «Поэтому я действительно удивлён, что твой кореш не развернулся и не ушёл. Он просто невероятно редкий хороший человек».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с его бывшим другом-психопатом, да, так и есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр опустил голову, некоторое время размышлял, сумел убедить себя и, с переменой на лице сложных чувств, кивнул: «Ты прав… Когда представится возможность, я отплачу ему».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы отплатить, нужно сначала выжить в руках наркобарона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал, что что-нибудь придумает, но, сколько он ни ломал голову, ничего хорошего, надёжного и мирного на ум не приходило.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>