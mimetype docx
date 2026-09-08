--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1987 +14,3187 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 37. Убийца на границе (8)</w:t>
-[...1935 lines deleted...]
-        <w:t>Именно это стало для Алехандро Маджера самым страшным кошмаром.</w:t>
+        <w:t>Глава 37</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «Эй! Поживее! Я экономлю время!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэру пришлось с трудом высунуть голову в окно и громко ответить: «Других пожеланий нет, решай сам!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ушёл далеко. Мацзеэр неловко улыбнулся остальным в машине. Водителю хотелось сказать: «Твоему другу не мешало бы обследоваться в больнице», — но, поразмыслив, он так и не осмелился произнести это вслух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они сидели в машине и томились в ожидании. Ли Вэй быстрым шагом вернулся к полицейской машине, пока полицейские не прекращали трещать. Не дожидаясь их вопроса «Ты почему опять вернулся?», он поднял пистолет и наставительно сказал: «В народе говорят: „Босому нечего бояться обутого“. В следующий раз не приставайте к беднякам».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вы понятия не имеете, на что способны отчаявшиеся бедняки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через десять минут он заковал обоих в наручники, одного затолкал в багажник, а второго засунул в промежуток между передним и задним сиденьями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я не специально. У себя на родине я всё-таки уважаю полицию».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После интенсивного движения на животе у него появилось ещё две чешуйки. Ли Вэй, тяжело дыша, захлопнул дверь. «Запомните, что я сказал: потом покайтесь „Алехандро Мацзеэру“ не меньше ста раз, искренне. Тогда завтра днём, когда кто-нибудь будет проходить мимо, вы сможете спастись».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У полицейского в багажнике рот был перевязан верёвкой, он не мог говорить членораздельно: «Ууууууу (Тебя зовут Алехандро Мацзеэр)?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я не он». Ли Вэй прижал крышку багажника. «Моя жизнь тоже в его руках, так что слушайтесь, поняли?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С глухим стуком он захлопнул багажник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фоновая музыка из полицейских переговоров в голове тоже прекратилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жить трудно, как же это печально!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выбросил пустой магазин в глубину пустыни Гоби, новое трофейное снаряжение и более десяти тысяч песо засунул в полиэтиленовый пакет и, не покладая ног, побежал обратно к микроавтобусу по трассе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Усевшись на место, он глубоко выдохнул и, заметив, что все в машине смотрят на него, спросил: «Чего уставились? Поехали».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель снова подумал: «Сборщиков платы за проезд ограбили, может, он вернёт мне мои две тысячи песо?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он снова не осмелился спросить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько часов спустя наступил рассвет. Ещё через десяток с лишним часов снова стемнело. Ли Вэй никогда не проводил так много времени в таком маленьком микроавтобусе. Он почти привык к тому, что каждый раз, поднимая руку, ударялся о кого-то другого. По сравнению с этим лёгкий голод и всё более спёртый воздух в салоне казались не такой уж большой проблемой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На третий день, около четырёх часов утра, небо на востоке окрасилось в цвет румян. Водитель, ведя машину по узкой травянистой тропе вдоль каньона, остановился у начала деревянного моста и произнёс ободряющие слова:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мы на месте».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос у него был сиплый, глаза налиты кровью, но выражение лица не стало спокойнее от того, что задание выполнено. «Дальше — город М. У Толстяка здесь была конспиративная квартира, но хозяин дома не разрешает пользоваться телефонами, боится, что вы выдадите своё местоположение».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все эти дни Ли Вэй смотрел обучающие видео, отвлекаясь таким образом. Водитель заметил, что он слишком много пользуется телефоном, и потому подчеркнул это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Можете помыться, сходить в туалет по-человечески, поесть горячего… Комнаты в конспиративной квартире простые, кроватей нет, все спят на полу на циновках, но всё равно лучше, чем в машине».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все в машине, включая Ли Вэя, были сейчас лохматыми и чумазыми. Возможность помыться была невероятно хорошей новостью. Ли Вэй спросил: «Кто тот койот, который связывался с Толстяком?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я знаю только его позывной — „Скребок“», — ответил водитель. «Скребок» отвечает за переправку вас из города М в Федерацию. Идите за мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он повёл Ли Вэя и Мацзеэра в город. Семья из пяти человек тоже хотела последовать за ними, но водитель сказал: «Нет, вы — в другую сторону».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Муж спросил: «Простите, что это значит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Политика изменилась», — ответил водитель. «С процедурами пересечения границы и получения убежища в вашей стране стало сложнее. Толстяк не говорил вам об этом перед отъездом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо мужа изменилось: «Он не говорил! Он только взял с нас деньги и сказал, что всё уладит».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель пожал плечами, с сочувствием, но без особого интереса ответил: «Тогда всё пропало. Я не знаю, как именно он собирался это делать, и сейчас с ним тоже не связаться. В любом случае, „Скребок“ вами не занимается — он берёт мало денег и везёт только тех, кому легко нелегально перебраться и остаться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А мы… мы…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Погуляйте по городу М», — махнул рукой водитель. «Здесь полно нелегалов, которые застряли, потому что койот сбежал с деньгами. Может, ещё и земляков своих встретите».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья из пяти человек была совершенно ошеломлена свалившейся на них бедой. Ли Вэй отдал им почти все свои наличные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Деньги криминального мира, отдал — и отдал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр тоже оставил тысячу песо. Муж и жена благодарно кланялись, но Мацзеэр отступил в сторону и сказал: «Толстяка прикончили мы. Так что то, что вы не попадёте в Федерацию, — отчасти и наша вина».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жена опешила, но, очнувшись от тихого зова дочери, вспомнила последние слова Толстяка, и слёзы хлынули у неё из глаз. Она сказала Ли Вэю: «Спасибо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они ушли, Ли Вэй покосился на Мацзеэра и спросил: «Доволен?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр почесал затылок и пробормотал: «Какое это имеет ко мне отношение».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Лучше не привязываться ни к кому из тех, кого встречаешь в пути», — обернувшись, предупредил их водитель. «Иначе потом, когда разойдётесь или услышите, что кто-то погиб, будет очень больно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй достал последние две с лишним тысячи песо и сунул их ему в руку: «Заткнись и возьми».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Купи себе нормальных сигарет», — сказал Ли Вэй. «За всю дорогу ты меня чуть не уморил своим дымом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Привередливый тип». Водитель взял деньги, стиснул зубы и сказал: «Не поедем мы в конспиративную квартиру Толстяка. Я знаю одно хорошее место, сейчас отведу вас туда, отдохнёте одну ночь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Реальный мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вертолёт завис над бушующим морем. Цифры на приборной панели непрерывно менялись. Внезапно кто-то снял наушники и доложил Драйтону:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Колебания низкочастотных электромагнитных волн в текущем районе моря перешли в периодический режим, локальные помехи сигнала также уменьшаются — энергетические колебания в Зазеркалье стабилизируются!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«У него получилось?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первой мыслью Драйтона было то, что Ли Вэй добился успеха в Зазеркалье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три дня пролетели быстро. Служба безопасности постоянно наблюдала за местоположением круизного лайнера «Глубокое синее чудо». Однако ни хозяин территории злых духов, ни люди-пассажиры на корабле бесшумно прятались в тени, не обращая внимания на наблюдение извне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то предложил запустить с атомной подводной лодки за 12 000 километров ракету «Трайдент» по этому месту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не то, что «Глубокое синее чудо» находилось слишком близко к прибрежному городу, это предложение едва не было бы принято.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтону хотелось сказать: «Я знаю, что вы нервничаете, но не надо спешить». На его взгляд, пока труп Ли Вэя не выбросили на причал в западном порту, дела не настолько плохи, чтобы их нельзя было исправить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот, только что, люди получили первую хорошую новость за несколько дней: состояние хозяина злых духов улучшается! Тенденция к слиянию миров замедлилась!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Техники и солдаты на вертолёте одновременно изобразили на лицах выражение «Слава Богу». Затем каждый из них, независимо от того, были ли на них наушники, отчётливо услышал разнесшуюся над морем неземную и мелодичную песню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Плачьте обо мне, в этой лёгкой печали, плачьте обо мне...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот момент, когда звук достиг их ушей, Драйтон, не обращая внимания на попытки окружающих его остановить, бросился к двери вертолёта и посмотрел вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Над морем, словно мираж, возник огромный корабль!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Дайте мне бинокль». Драйтон выхватил у коллеги бинокль и принялся искать на лайнере. Вскоре он заметил того, кого искал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сидел на краю лестницы, ведущей с третьего на четвёртый этаж, не двигаясь, словно спал. Чемодан с снайперской винтовкой валялся на палубе. Сирена, покрытая чёрно-золотой чешуёй, лежала на поручнях рядом с Ли Вэем, лениво покачиваясь и тихо напевая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Весь мир скорбит о моей участи, если только он не испытывает вину и не заслуживает прощения...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хотя жизнь истощила все мои силы, я всё равно не перестану любить тебя...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я навеки сохраню тебя в своём сердце —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В своём сердце —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Драйтон?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мгновение Ли Вэю показалось, что у него галлюцинации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему привиделось, что вертолёт Драйтона, жужжа, как муха, летит у него над головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда он моргнул и помотал головой, это призрачное видение исчезло. Мацзеэр шёл рядом с ним, ничего не замечая, и спрашивал водителя: «Куда ты нас ведёшь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слово автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Текст песни в конце — из саундтрека к мультфильму «Тайна Коко», испанская песня «La Llorona».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 35. Убийца на границе (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мы приближаемся к тому самому знаменитому кварталу, который называют наркоскладом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спросил Ли Вэй. «Кажется, он называется „Тепето“ или что-то вроде?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Верно. Местные любят хвастаться: „Если ты знаешь местность и найдёшь нужного человека, в трущобах Тепето нет ничего, что нельзя было бы купить или продать“. Последний голливудский блокбастер, охраняемые животные, кокаин или АК-47 — всё, что душе угодно. Только в этом месте нелегалы и дантисты ничем не отличаются друг от друга».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель прикрыл лицо бейсболкой и спросил: «Ты раньше здесь бывал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Конечно нет. До встречи с этим господином Мацзеэром я и не думал посещать Латинскую Америку в этой жизни».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с любопытством оглядывал уличный пейзаж: приземистые бетонные дома, лепящиеся друг к другу, крыши выкрашены в жёлтый или синий цвет, повсюду на улицах лотки, накрытые пёстрыми тентами, настолько старые, что создавалось впечатление, будто товары там не могут стоить дороже пяти юаней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он разглядеть, что именно продают эти пёстрые торговцы, как чихнул, закашлявшись от вони марихуаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зажимая нос, он гнусаво произнёс: «Не говори мне, что ты привёл нас наслаждаться именно таким „удовольствием“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, нет — на это у меня тоже денег не хватит». Водитель отрицательно замотал головой. «Если тебе не нравится этот запах, держись от них подальше. Мы идём на следующую улицу, рядом со святилищем Святой Смерти».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ого», — удивлённо воскликнул Мацзеэр. «Здешние тоже почитают Богиню Смерти?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель усмехнулся: «Вы из одной страны, чему тут удивляться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он объяснил ничего не понимающему Ли Вэю: «Святая Смерть — это страшная и милосердная богиня-скелет. Её происхождение восходит ко временам до открытия Америки. Преступники и простые горожане приходят к ней, прося о здоровье, о возврате потерянных вещей или о поиске похищенных родственников. Она ко всем относится одинаково — ты можешь рассказать ей всё, что не хочешь говорить Богу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Например, если твой двоюродный брат попал в тюрьму, ты приносишь жертву, просишь её о помощи, и она помогает. Ей всё равно, кто ты и о чём спрашиваешь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй слушал с большим интересом: «Отлично рассказываешь. Тебе стоит переквалифицироваться в гиды».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель смутился от такой похвалы: «Какой же нормальный гид решится водить обычных туристов по „Тепето“? Это самое грязное, самое хаотичное, самое страстное место в городе. Оно — сердце M-сити. Видишь площадь вон там? Это площадь церкви Консепсьон. Здесь был взят в плен последний королевский лидер ацтеков, величайший воин-мученик „Куаутемок“. На площади есть табличка с надписью: „Отсюда началось рабство“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил: «Откуда ты так много знаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В детстве я хотел стать учителем истории», — пожал плечами водитель. «А в итоге стал рабом — рабом денег».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр сказал: «Ты ещё можешь пойти в учителя, ещё не поздно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, уже слишком поздно… Я давно утратил способность учиться», — вздохнул водитель. «Сейчас моя единственная мечта — накопить денег, уехать в штат Аясо в Федерации и помогать строить дома. Говорят, строительные рабочие там зарабатывают больше, чем я за месяц рубки сахарного тростника на юге».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Болтая, они на своих двоих добрались до места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пришли! Здесь всё: гостиницы, гей-бары, ночные клубы и разные заведения для утех. Ни в коем случае не расслабляйтесь и не дайте себя обмануть местным. Они будут впаривать вам наркотики. Лучше всего нам просто поселиться в гостинице и ничего не видеть, не слышать и не спрашивать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй последовал за водителем в старую, но довольно опрятную маленькую гостиницу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Один номер», — сказал водитель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>