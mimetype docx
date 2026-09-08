--- v0 (2026-07-06)
+++ v1 (2026-09-08)
@@ -14,1699 +14,4691 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 36. Убийца на границе (7)</w:t>
-[...1647 lines deleted...]
-        <w:t>Когда он снова открыл глаза, в его поле зрения мерцал тонкий чёрный огонёк свечи.</w:t>
+        <w:t>Глава 36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт возьми, похоже, мы столкнулись с тем самым высокоуровневым психом, чья логика образует собственную замкнутую систему!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в ужасе наблюдал, как Ли Вэй командовал двумя охранниками из лагеря, которые как молния выкопали яму в глубине рощи, положили туда труп и даже присыпали его известью, чтобы уменьшить запах, демонстрируя при этом скудную толику гуманизма и богатую природную чуткость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем молодой человек в деловом костюме, который совершенно не вписывался в окружающую обстановку, обернулся и спокойно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что ж, продолжаем путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель не посмел ослушаться и, поспешно нырнув в кабину, нажал на газ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья из пяти человек в машине всё ещё не знала, что произошло снаружи. Женщина, крепко прижимая к себе дочь, растерянно спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А Толстяк разве не поедет с нами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, нахмурившись, ответил не задумываясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он ушёл под землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Под землю…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я имею в виду, у него другая работа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, в этой жизни он уже не догонит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заткнись ты, блин, я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй на заднем сиденье постучал по спинке его кресла, лицо у него было недовольное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Следи за языком, в машине несовершеннолетние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель: «……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он переключился на самый ласковый тон, на который только был способен, и произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожалуйста, не разговаривайте в пути, хорошо? Мне нужно сосредоточиться на дороге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина вздрогнула, посмотрела на него, потом на Ли Вэя и, молча прижимая ребёнка, забилась в тень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она не знала, что Ли Вэй сделал с Толстяком, поэтому и не поблагодарила его, но Ли Вэй и не ждал чьей-то благодарности за то, что превратил Толстяка в натуральное удобрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последующие десять с лишним часов микроавтобус без остановок ехал по дороге, останавливаясь только ради туалета и заправки. Ли Вэй, забившись в угол и прижимая к груди чёрный брезентовый мешок с автоматом, неотрывно смотрел в окно. Его костяшки побелели, на губах не было ни кровинки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда солнце уже почти село, тихо спросил Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня есть нераспечатанный сок кактуса, не хочешь немного?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он боялся говорить, опасаясь, что стоит открыть рот — и его вырвет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр с тревогой похлопал его по спине и спросил у водителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы сегодня не будем останавливаться на ночлег?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не будем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, глядя на Ли Вэя в зеркало заднего вида, грубо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычный маршрут такой: едем без остановок до города Эм, промежуточных убежищ нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В некотором смысле он тоже зарабатывал свои деньги тяжким трудом: больше тридцати часов без сна и отдыха, утомительная поездка, каждый раз выматывался до полусмерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что будет, если переночуем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы пропустим встречу с койотом, который ждёт нас в городе Эм, и они заподозрят неладное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр хотел спросить ещё, но Ли Вэй, скорчившись, дёрнул его за рукав, заставляя замолчать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина продолжала трястись по ухабистой грунтовой дороге. За окном изредка мелькали серые, обветшалые строения, но большую часть времени взору открывалась лишь бескрайняя, безлюдная пустыня Гоби. Под далёким тёмно-фиолетовым небосводом то тут, то там вырастали причудливые серые горные пики. Мацзеэр задумчиво смотрел на них, пока не осознал: это не горы, растущие из земли, а облака, висящие в небе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже покинул родные края и направлялся на север, в Федерацию. На пути больше не будет таких зелёных, милых холмов, как «Антекера».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда взошла луна, Ли Вэй, прислонившись к окну, задремал на десять-двадцать минут с небольшим. Ему приснился сумбурный кошмар: крики женщин и детей, мольбы мужчин, выстрелы и песнь сирены. Проснувшись, он почувствовал, что место, где лоб касался стекла, саднит, а во рту знакомый привкус ржавчины. Он запустил руку в мешок, желая достать бутылочку снотворного, но наткнулся на холодную рукоять пистолета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лунный свет, отражавшийся от серебристого корпуса оружия, мгновенно привёл его в чувство:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько времени?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Три часа ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответил водитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-нибудь хочет в туалет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семилетний мальчик из машины поднял руку. По сравнению со своими сверстниками он был тих, как немой. Его отец сказал водителю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нам нужно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель остановил машину на обочине шоссе. Мужчина подхватил ребёнка и пошёл вглубь пустыни. Водитель, закурив сигарету, предупредил их:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Далеко не уходите, осторожнее, не нарвитесь на койота или пуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пумы обычно фигурируют в страшных историях, которые рассказывают нелегалы: когда люди в темноте переходят реку вброд, они иногда слышат за спиной плач младенца — это либо души неприкаянных, либо голодная пума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но существуют ли эти львы на самом деле, сказать трудно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что те, кто их видел, в основном мертвы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но страшнее пумы — встретить в пути человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина из семьи пятерых вышел с сыном по нужде. Ли Вэй воспользовался моментом, открыл окно и, вдыхая свежий ночной воздух, наконец-то немного унял тошноту, которая не отпускала его после убийства Толстяка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже собирался посоветовать Мацзеэру отдохнуть, как вдруг впереди послышался шум автомобильного двигателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, стоявший у капота и куривший, подпрыгнул, словно испуганный заяц, и закричал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полиция!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вскочил в машину и скомандовал Ли Вэю и остальным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сидите на местах, закройте окна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И крикнул отцу с сыном снаружи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кончайте мочиться, в машину!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мальчик всхлипнул, его отец зажал ему рот рукой и натянул штаны. Они, пригнувшись, втиснулись на заднее сиденье. Спустя мгновение полицейская машина остановилась перед ними. Два полицейских, держа фонарики, вышли и грубо забарабанили по стеклу водительской двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толстяк был мёртв, и водитель, впервые отвечавший за то, чтобы давать взятки полиции, заметно нервничал. Он, то ли разговаривая сам с собой, то ли предупреждая всех, прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс, тсс, молчите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он с усилием опустил стекло и, заискивая, произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добрый вечер, господа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из полицейских просунул руку внутрь. Водитель уже собирался передать деньги, но заметил, что тот повернул кисть, направляя луч фонарика на пассажирские сиденья сзади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья из пяти человек снова сжалась под сиденьями. Мацзеэр обхватил колени и опустил голову. Ли Вэй, прислонившись к окну, закрыл глаза, притворяясь спящим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель сжал купюры и выдавил из горла вопросительный звук:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Офицер…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полицейские не обращали на него внимания. Бледный луч фонарика сначала упал на женщину и ребёнка, затем на мгновение задержался на лице Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тысячи песо недостаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец, произнёс тот, что снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя сегодня товар высшего сорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Высшего…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос водителя, полный недоумения, звучал почти комично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы имеете в виду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Целая семья и ещё один приличный человек. Они ведь немало заплатили, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель никак не ожидал такого поворота и с абсурдным выражением лица ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они мне не платят! У меня нет таких денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все деньги были у Толстяка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Толстяк?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мёртв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полицейский вежливо улыбнулся. Он поднял руку, с которой свисали несколько поблёскивающих серебром наручников:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите за навязчивость, или вы придумаете другой выход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель осторожно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Две тысячи устроит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Три тысячи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отрезал тот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне и моему напарнику по три тысячи, всего шесть, и можете ехать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, оцепенев, сидел на месте, мучительно глядя на наручники. Через несколько секунд он обернулся к Ли Вэю и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слышь, у меня правда нет шести тысяч. Как думаешь, что делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 34 Убийца на границе (Пять)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, — полицейский по тону водителя заподозрил что-то неладное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он у вас главный? Что же тогда сидит сзади?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, нет, я просто спросил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, покрываясь потом, униженно проговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня правда нет таких денег…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Мацзеэр полез в карман и, спрашивая мнения Ли Вэя, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, я заплачу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ранее помог ему вернуть долг в двадцать пять тысяч. Он оставил семье пятнадцать, а с собой взял десять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал, что лучше меньше проблем, чем больше, и кивнул ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр вытащил четыре банкноты и сунул их в руку водителю. Водитель сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это четыре тысячи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А не хватает ещё две?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты можешь добавить две тысячи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель: «……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вытащил из бумажника смятую пачку купюр, отсчитал две тысячи и, добавив их к четырём тысячам Мацзеэра, протянул полицейскому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока они договаривались, оба полицейских стояли рядом и, хихикая, наблюдали за представлением. Луч фонарика метался то на водителя, то на Ли Вэя. Получив деньги, один из них сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видишь, смог же найти? Запомни: сегодня ночью ничего не было. И не вздумай доносить, иначе сам нарвёшься на неприятности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, беспрерывно кивая, поспешно завёл машину и тронулся с места. Даже отъехав далеко, они всё ещё слышали, как полицейская машина нарочно сигналила, чтобы их припугнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В машине никто не говорил. На душе у каждого было тяжело. Ли Вэй, прислонившись к двери, закрыл глаза, пытаясь отдохнуть, но не прошло и минуты, как в ушах снова зазвучали голоса тех двух полицейских.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Прямо как охота на какую-то рептилию. Контрабандные крысы, накопили припасов на зиму. Надо было побольше просить.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я хочу позвонить своим браткам, пусть дежурят на следующем перекрёстке. Всё равно эти люди, попав в Федерацию, уже не вернутся. Пусть лучше деньги достанутся нам.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты видел ту бабу? Только и умеет, что сидеть под сиденьем и реветь, будто рта у неё нет. Попросила бы меня хоть разок, или сделала бы что-нибудь сама…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Откуда доносится звук?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй открыл глаза и огляделся по сторонам, но никого не увидел. Он заткнул уши пальцами и обнаружил, что всё равно отчётливо слышит каждое слово полицейских.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что это за виртуальный магический объёмный звук в Изнанке мира? Он повернулся и, насколько мог спокойно, спросил Мацзеэра:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем они тебе так насолили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Ли Вэя в тишине салона прозвучал резко. Водитель вздрогнул и почему-то медленно нажал на тормоз, словно предчувствуя, что должно произойти. Мацзеэр же, широко раскрыв глаза, растерянно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Те два полицейских, — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не мог бы попросить их заткнуться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина на соседнем сиденье снова заплакала, в основном от страха перед Ли Вэем — говорить в такой ситуации бессвязные вещи было похоже на то, что у человека от жизненных тягот поехала крыша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр тоже запаниковал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто должен заткнуться? В машине же никто не разговаривает?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт, ты, беспамятный злобный дух, ещё и сам себе спектакль устраиваешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй больше не мог этого выносить. Он искренне посоветовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующий раз, когда захочешь, чтобы я кому-то отомстил, говори прямо. Останови!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель резко вдавил педаль тормоза в пол. Ли Вэй распахнул дверь, протянул пистолет Мацзеэру, велев ему оставить оружие для самообороны, а сам, взяв автомат, пошёл обратно. Водитель, глядя ему вслед, дрожащим голосом сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не буду сдавать назад, подожду тебя здесь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй показал жест «ОК».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он сделать и пары шагов, как снова остановился, обернулся и крикнул Мацзеэру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть ещё пожелания? Не хочу бегать второй раз! Те два полицейских обязательно должны умереть?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья из пяти человек и водитель, вцепившись в ремни безопасности, дрожа, смотрели на Мацзеэра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр под всеобщими взглядами не мог оправдаться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да нет, он как Санта-Клаус, но я не загадывал желание. Я имел в виду…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>