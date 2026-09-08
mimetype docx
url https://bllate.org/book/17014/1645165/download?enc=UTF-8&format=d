--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,1955 +14,3187 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 35. Убийца на границе (6)</w:t>
-[...1903 lines deleted...]
-        <w:t>— Он ради тебя готов договариваться с самим Ла Унионом из Тепито. Если у тебя есть такой брат, значит, жизнь ты прожил не зря.</w:t>
+        <w:t>Глава 35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опять день, когда идеализм побеждает материализм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй стоял неподвижно и в мыслях колотил-пинал бумажного человечка с надписью «Але Маджер».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толстяк спросил: «Ты что там бормочешь? Теперь-то испугался? Поздно.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подозвал двух своих людей с автоматами поближе и сказал: «Встань на колени и умоляй меня о пощаде. Когда доберёмся до Федерации, заплатишь мне пятьдесят тысяч выкупа, да ещё и девчонку из машины мне принесёшь — и я сделаю вид, что сегодня ничего не было.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мечтать не вредно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй скривил губы и сказал: «Fuck you.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толстяк: «? Ты что сказал??»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, разделяя слова, повторил: «Fuck you, мразь. Я тебя оскоплю, а потом отправлю в федеральную тюрьму, чтобы ты на своей шкуре узнал, каково это — быть жертвой.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толстяк не ожидал, что тот окажется настолько упёртым, и потрясённо уставился на своих людей. И в тот самый миг, когда он повернул голову, Ли Вэй внезапно крутанулся, перехватил запястье одного из охранников и, развернув его лицом к напарнику, нажал на спусковой крючок автомата!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такие сцены часто встречаются в кино, но на деле выполнить это довольно сложно: отдача автомата и инстинкт сопротивления заставили охранника номер один с силой задрать ствол вверх. Ли Вэю не хватило опыта, он не смог его удержать, и пули сначала попали Толстяку в колено, а затем прочертили по траве, стволам деревьев и небу огромный веер. Треск раздавался такой же праздничный, как хлопушки —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был полностью автоматический автомат, и тридцать патронов в магазине исчезли в мгновение ока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда последняя пуля покинула ствол, рощица снова погрузилась в тишину. Однако охранник номер два остался невредим, а Толстяк лишь, раненный, повалился на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утки в реке, не торопясь и привычно, плыли по течению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну подумаешь, перестрелка? Велика ли беда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подобные сцены разыгрываются на этой земле каждый день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но люди не умеют смотреть на вещи так же легко, как дикие утки. Будучи настоящим отчаянным головорезом, Толстяк не закричал от боли и не стал умолять о пощаде — он свирепо выхватил пистолет, спрятанный во внутреннем кармане куртки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он собрался драться с Ли Вэем насмерть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно гиена в саванне — даже если сломает зубы, даже если вывихнет ногу, она будет висеть на добыче и рвать её до последнего мгновения. Пока сама природа не вынесет приговор одному из них, эта охота во имя выживания не прекратится!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жизнь коротка — сколько раз доводится пережить схватку не на жизнь, а на смерть с себе подобным?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от встречи со злым духом, Толстяк внешне был человеком. Ли Вэй, учитывая все обстоятельства, изначально собирался лишь преподать ему запоминающийся урок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Более жестокие меры не входили в его планы, потому что пытать и убивать существо, выглядящее точно так же, как ты, — совсем не простое дело. Некоторые люди даже в видеоиграх не хотят издеваться над неигровыми персонажами — по той же причине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же Ли Вэй на протяжении всей своей юности глубоко усвоил, как это мучительно и стыдно — быть принятым за убийцу и стать изгоем в глазах обычных людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя он в шутку говорил, что превратит монстра в решето, он совсем не хотел вновь переживать эти чувства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Толстяк на своём примере показал ему: перед тобой мир, исповедующий дарвинизм, мир, прямо противоположный порядку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, кто щадит врага, — вот кто здесь изгой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Огромный ужас и острый азарт, когда жизнь висит на волоске, снова накрыли Ли Вэя с головой, грубо швырнув его в эту дикую землю под ногами. Скорлупа, которую цивилизованное общество лепило более двадцати лет, с грохотом рухнула. На миг он забыл, что находится в Изнанке, забыл о законах и морали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некий охотничий инстинкт, врезанный в костный мозг, пробудился из глубин его души. Он вспомнил учебные записи Бюро безопасности, которые смотрел в эти дни, и вспомнил наставления отца:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【«Повторяю в последний раз: в следующий раз целиться в жизненно важные точки.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Голова, шея, грудь, живот.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не колебайся, нажимай на спусковой крючок.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Отпустить добычу — значит самому себе искать неприятности. Ты ещё не настолько силён, чтобы даровать пощаду другим живым существам, Лак.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Полюби это чувство, когда жизнь уходит у тебя между пальцев… Они умерли — значит, ты всё ещё жив.»】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежние голоса и образы заставили зрачки Ли Вэя слегка расшириться — на первый взгляд они казались двумя тёмно-зелёными омутами. Он выхватил пистолет и прицелился с такой быстротой и решительностью, каких за ним никогда не водилось, — настолько, что прежние его выстрелы из снайперской винтовки по одноклассникам и членам экипажа выглядели теперь просто игрой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дуло пистолета нацелилось в голову Толстяка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Они умерли — значит, ты всё ещё жив。】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толстяк, как и подобало его прозвищу, мягко повалился на землю. Охранник номер два, вскинув автомат, издал вопль, похожий на рёв гориллы, и рефлекторно открыл огонь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, заранее приготовившись, метнулся за ствол дерева сбоку. Рикошетная пуля задела его плечо, содрав полоску плоти, но он лишь на мгновение замешкался и, не обращая внимания, развернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Не колебайся, нажимай на спусковой крючок。】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охранник номер один в панике вскинул руки и закричал: «Сдаюсь! Сдаюсь! Не убивай меня!! Мой сын дома ждёт меня!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорил по-испански. Ли Вэй не понимал языка, но понимал выражение его лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каким бы ни было животное, умным или нет, перед смертью у всех одинаковый взгляд. Ли Вэй никогда раньше не думал, что охранник у торговца людьми перед смертью тоже может смотреть так, как дикий олень, — с такой скорбью и такой непорочной чистотой в глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Отпустить добычу — значит самому себе искать неприятности. Ты ещё не настолько силён, чтобы даровать пощаду другим живым существам。】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй нагнулся, поднял с земли автомат, вытащил из тела мёртвого охранника номер два новый магазин, зарядил его и наставил на охранника номер один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот смотрел на него, глаза покраснели, губы дрожали. Через долгую паузу он произнёс на ломаном федеральном языке: «Умоляю.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя несколько мгновений Ли Вэй сказал: «Выкладывай всё своё оружие и защиту и бросай мне.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Магазины, ножи, бронежилет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охранник номер один осторожно разложил их на земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй оценивающе осмотрел и сказал: «Можешь идти.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охранник номер один не ожидал, что Ли Вэй его отпустит, и чуть не остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй выстрелил в ствол стоявшего рядом дерева и злобно выругался: «Вали отсюда! Чтоб я тебя больше не видел!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда тот, спотыкаясь, убежал прочь, Ли Вэй подошёл и собрался поднять снаряжение с земли, как вдруг боль в раненом плече ударила с удвоенной силой. Он не ожидал этого, судорожно перевёл дыхание, стиснул зубы и, стянув окровавленную куртку, посмотрел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На месте, где должна была быть лишь царапина от пули, выросла бледно-голубая чешуйка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…По какому принципу? Чем серьёзнее ранение, тем ближе он к превращению в русалку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А если он в итоге перестанет быть человеком, сможет ли он вообще покинуть Изнанку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но удивительно то, что после появления чешуйки плечо перестало болеть. Ли Вэй подвигав рукой, почувствовал себя так, будто и не был ранен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что ж, можно считать это хорошей новостью среди плохих…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй надел бронежилет, убрал магазины, затем натянул пиджак обратно. Приведя себя в порядок, он обернулся и обнаружил, что Маджер стоит у берега мутноватой реки, опершись на ствол дерева, и неизвестно сколько времени наблюдает за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что Ли Вэй смотрит на него, он спросил: «Почему ты отпустил людей Толстяка?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Захотел — и отпустил», — ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер опустил взгляд на труп Толстяка: «А почему тогда убил их двоих?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Захотел — и убил.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй затолкал подальше в глубину сознания мысли о «преступнике», которые уже начинали его мучить, и, раз за разом внушая себе, что это Изнанка, скрестил руки и быстро проговорил: «Пока я ещё в силах, сдерживая тошноту, стоять здесь и болтать с тобой, не мог бы ты задать все свои вопросы разом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер ошеломлённо поднял голову — то ли испугался до оцепенения, то ли думал о чём-то другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец он спросил: «Койот мёртв. Как мы доберёмся до Федерации?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и сам не был уверен, но он обещал помочь Маджеру осуществить его желание, и, пока он окончательно не превратился в бесчувственную вяленую рыбу, он не отступится:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я вас довезу — водитель-то жив, он знает дорогу. Я с ним поговорю и что-нибудь придумаю.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 33. Приграничный убийца (четыре)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель сидел в маленьком складе и разговаривал с двумя незнакомцами. Рядом с ними лежали мачете и несколько магазинов, в тесном помещении висели табачный дым и запах перегара:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Богатому человеку хорошо живётся где угодно. Когда я ехал с юга, рыбак перевозил меня на плоту из грузовичных колёс — из одной страны в другую. Погода была ясная, виды красивые. Чем не европейский водный город?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такие койоты, как Толстяк, из-за хороших отношений с наркобаронами могут свободно помыкать здешними мужчинами и женщинами — никто не посмеет донести. Только что я видел, как он увёл одного мужика из машины в рощицу…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мужика? Точно мужика?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— удивлённо спросил сидевший напротив водителя человек. «Толстяк сменил вкусы?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кто его знает?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Водитель пожал плечами. «Но мужик и правда довольно симпатичный, и, похоже, образованный офисный работник. Говорит с книжными оборотами, да ещё и закутан с головы до ног…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорить он не успел — дверь склада со скрипом распахнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оба предмета их разговора вошли вместе. Идущий впереди молодой человек стоял против света, выражения лица было не разглядеть, но, как и говорил водитель, в такую жару он был в одежде с длинными рукавами и длинных штанах — разительный контраст с местными, чей стандарт был «майка-алкоголичка и шорты».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В руке он что-то волочил. Водитель прищурился, вглядываясь, и лишь через мгновение осознал: это была толстая, с большой головой, до боли знакомая туша, похожая на мешок, — труп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Склад вмиг погрузился в тишину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водителя пробрал холод до костей. Он не смел делать резких движений, лишь по миллиметру пододвигал руку к мачете, лежавшему рядом с сиденьем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако молодой человек быстро вскинул автомат одной рукой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через десять минут водитель и двое других мужчин, обхватив головы руками, сидели на корточках в углу. Ли Вэй велел им рассказать, как устроен процесс нелегального перехода границы. Водитель поспешил ответить первым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«На машине нужно ехать ещё часов тридцать с лишним, через ущелье на севере, по скоростной трассе до города М. Там вас встретит новый койот и поведёт дальше — это длинная цепочка, Толстяк лишь одно из звеньев.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй опустил ствол и спросил: «То есть ты не знаешь, как попасть в Федерацию?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель сглотнул и покачал головой: «Я, я просто водитель.» Затем он торопливо добавил: «Но я хорошо знаю дорогу до города М! Я буду с вами сотрудничать, довезу вас туда!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй посмотрел на двух других: «А они кто?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Охранники лагеря, которых нанял Толстяк», — ответил водитель. «Клянусь, эти два щенка ничего не знают, и языки у них подвешены крепко, ни за что не разболтают о ваших делах.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не выражая согласия, поманил их рукой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда охранники, дрожа от страха, приблизились, он сказал: «Вы у меня уберёте труп Толстяка. Я скажу вам, как именно это сделать.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охранники: «……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Труп ещё и убирать? Разве нельзя просто выбросить в реку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Ли Вэй был человеком опытным и щепетильным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Жаркая погода ускоряет разложение трупа. Кровь загрязнит грунтовые воды, привлечёт диких животных и навредит окружающей среде, так что… да.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому и существует профессия уборщика мест преступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но главное — он должен был втянуть охранников в процесс утилизации трупа, чтобы они, заботясь о собственной безопасности, не стали легко доносить. Это куда надёжнее, чем устные заверения водителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, эту главную причину он вслух не озвучил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушавший его теорию о защите окружающей среды водитель: «……»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>